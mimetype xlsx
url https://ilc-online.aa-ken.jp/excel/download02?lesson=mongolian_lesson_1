--- v0 (2026-04-04)
+++ v1 (2026-11-01)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="589">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="592">
   <si>
     <t>話者</t>
   </si>
   <si>
     <t>原語</t>
   </si>
   <si>
     <t>日本語</t>
   </si>
   <si>
     <t>英語</t>
   </si>
   <si>
     <t>注釈（日本語）</t>
   </si>
   <si>
     <t>注釈（英語）</t>
   </si>
   <si>
     <t>a</t>
   </si>
   <si>
     <t>短母音а [a]</t>
   </si>
   <si>
@@ -1001,51 +1001,51 @@
   <si>
     <t>become full, filled</t>
   </si>
   <si>
     <t>шүлэг</t>
   </si>
   <si>
     <t>詩</t>
   </si>
   <si>
     <t>poem</t>
   </si>
   <si>
     <t>шүүлэг</t>
   </si>
   <si>
     <t>試験、テスト</t>
   </si>
   <si>
     <t>examination, test</t>
   </si>
   <si>
     <t>中性母音 и</t>
   </si>
   <si>
-    <t xml:space="preserve">あらまあ、しまった_x000D_
+    <t xml:space="preserve">あらまあ、しまった_x005F_x000D_
 </t>
   </si>
   <si>
     <t>oh no</t>
   </si>
   <si>
     <t>им</t>
   </si>
   <si>
     <t>イヤマーク、烙印</t>
   </si>
   <si>
     <t>earmark, brand</t>
   </si>
   <si>
     <t>ийм</t>
   </si>
   <si>
     <t>そのような、したがって</t>
   </si>
   <si>
     <t>such, so thus</t>
   </si>
   <si>
     <t>иш</t>
@@ -1374,51 +1374,51 @@
   <si>
     <t>ямаа</t>
   </si>
   <si>
     <t>山羊</t>
   </si>
   <si>
     <t>goat</t>
   </si>
   <si>
     <t>aяга</t>
   </si>
   <si>
     <t>器、茶碗</t>
   </si>
   <si>
     <t>bowl</t>
   </si>
   <si>
     <t>е</t>
   </si>
   <si>
     <t>補助母音字е [ye, yö]</t>
   </si>
   <si>
-    <t xml:space="preserve">Cyrillic yoted vowel letter_x000D_
+    <t xml:space="preserve">Cyrillic yoted vowel letter_x005F_x000D_
 </t>
   </si>
   <si>
     <t>Европ</t>
   </si>
   <si>
     <t>ヨーロッパ</t>
   </si>
   <si>
     <t>Europe</t>
   </si>
   <si>
     <t>ес</t>
   </si>
   <si>
     <t>九</t>
   </si>
   <si>
     <t>nine</t>
   </si>
   <si>
     <t>ё</t>
   </si>
   <si>
     <t>補助母音字ё [yɔ]</t>
@@ -1781,89 +1781,99 @@
     <t>consonant з</t>
   </si>
   <si>
     <t>жалга</t>
   </si>
   <si>
     <t>峡谷、谷間</t>
   </si>
   <si>
     <t>valley</t>
   </si>
   <si>
     <t>залга</t>
   </si>
   <si>
     <t>繋ぎなさい</t>
   </si>
   <si>
     <t>plug in</t>
   </si>
   <si>
     <t>сар</t>
   </si>
   <si>
     <t>月</t>
+  </si>
+  <si>
+    <t>шар</t>
+  </si>
+  <si>
+    <t>黄色</t>
+  </si>
+  <si>
+    <t>yellow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2123,3739 +2133,2593 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H227"/>
+  <dimension ref="A1:F227"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1"/>
-[...3 lines deleted...]
-      <c r="A2"/>
+    </row>
+    <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2"/>
-[...5 lines deleted...]
-      <c r="A3"/>
+    </row>
+    <row r="3" spans="1:6">
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="E3"/>
-[...5 lines deleted...]
-      <c r="A4"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
-      <c r="E4"/>
-[...5 lines deleted...]
-      <c r="A5"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
-      <c r="E5"/>
-[...5 lines deleted...]
-      <c r="A6"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
-      <c r="E6"/>
-[...5 lines deleted...]
-      <c r="A7"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
-      <c r="E7"/>
-[...5 lines deleted...]
-      <c r="A8"/>
+    </row>
+    <row r="8" spans="1:6">
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
-      <c r="E8"/>
-[...5 lines deleted...]
-      <c r="A9"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
-      <c r="E9"/>
-[...5 lines deleted...]
-      <c r="A10"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
-      <c r="E10"/>
-[...5 lines deleted...]
-      <c r="A11"/>
+    </row>
+    <row r="11" spans="1:6">
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
-      <c r="E11"/>
-[...5 lines deleted...]
-      <c r="A12"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="B12" t="s">
         <v>36</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
-      <c r="E12"/>
-[...5 lines deleted...]
-      <c r="A13"/>
+    </row>
+    <row r="13" spans="1:6">
       <c r="B13" t="s">
         <v>39</v>
       </c>
       <c r="C13" t="s">
         <v>40</v>
       </c>
       <c r="D13" t="s">
         <v>41</v>
       </c>
-      <c r="E13"/>
-[...5 lines deleted...]
-      <c r="A14"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
-      <c r="E14"/>
-[...5 lines deleted...]
-      <c r="A15"/>
+    </row>
+    <row r="15" spans="1:6">
       <c r="B15" t="s">
         <v>45</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>47</v>
       </c>
-      <c r="E15"/>
-[...5 lines deleted...]
-      <c r="A16"/>
+    </row>
+    <row r="16" spans="1:6">
       <c r="B16" t="s">
         <v>48</v>
       </c>
       <c r="C16" t="s">
         <v>49</v>
       </c>
       <c r="D16" t="s">
         <v>50</v>
       </c>
-      <c r="E16"/>
-[...5 lines deleted...]
-      <c r="A17"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="B17" t="s">
         <v>51</v>
       </c>
       <c r="C17" t="s">
         <v>52</v>
       </c>
       <c r="D17" t="s">
         <v>53</v>
       </c>
-      <c r="E17"/>
-[...5 lines deleted...]
-      <c r="A18"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="B18" t="s">
         <v>54</v>
       </c>
       <c r="C18" t="s">
         <v>55</v>
       </c>
       <c r="D18" t="s">
         <v>56</v>
       </c>
-      <c r="E18"/>
-[...5 lines deleted...]
-      <c r="A19"/>
+    </row>
+    <row r="19" spans="1:6">
       <c r="B19" t="s">
         <v>57</v>
       </c>
       <c r="C19" t="s">
         <v>58</v>
       </c>
       <c r="D19" t="s">
         <v>59</v>
       </c>
-      <c r="E19"/>
-[...5 lines deleted...]
-      <c r="A20"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20" t="s">
         <v>62</v>
       </c>
-      <c r="E20"/>
-[...5 lines deleted...]
-      <c r="A21"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" t="s">
         <v>64</v>
       </c>
       <c r="D21" t="s">
         <v>65</v>
       </c>
-      <c r="E21"/>
-[...5 lines deleted...]
-      <c r="A22"/>
+    </row>
+    <row r="22" spans="1:6">
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" t="s">
         <v>67</v>
       </c>
       <c r="D22" t="s">
         <v>68</v>
       </c>
-      <c r="E22"/>
-[...5 lines deleted...]
-      <c r="A23"/>
+    </row>
+    <row r="23" spans="1:6">
       <c r="B23" t="s">
         <v>69</v>
       </c>
       <c r="C23" t="s">
         <v>70</v>
       </c>
       <c r="D23" t="s">
         <v>71</v>
       </c>
-      <c r="E23"/>
-[...5 lines deleted...]
-      <c r="A24"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="B24" t="s">
         <v>72</v>
       </c>
       <c r="C24" t="s">
         <v>73</v>
       </c>
       <c r="D24" t="s">
         <v>74</v>
       </c>
-      <c r="E24"/>
-[...5 lines deleted...]
-      <c r="A25"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" t="s">
         <v>76</v>
       </c>
       <c r="D25" t="s">
         <v>77</v>
       </c>
-      <c r="E25"/>
-[...5 lines deleted...]
-      <c r="A26"/>
+    </row>
+    <row r="26" spans="1:6">
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" t="s">
         <v>79</v>
       </c>
       <c r="D26" t="s">
         <v>80</v>
       </c>
-      <c r="E26"/>
-[...5 lines deleted...]
-      <c r="A27"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" t="s">
         <v>82</v>
       </c>
       <c r="D27" t="s">
         <v>83</v>
       </c>
-      <c r="E27"/>
-[...5 lines deleted...]
-      <c r="A28"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" t="s">
         <v>85</v>
       </c>
       <c r="D28" t="s">
         <v>86</v>
       </c>
-      <c r="E28"/>
-[...5 lines deleted...]
-      <c r="A29"/>
+    </row>
+    <row r="29" spans="1:6">
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" t="s">
         <v>88</v>
       </c>
       <c r="D29" t="s">
         <v>89</v>
       </c>
-      <c r="E29"/>
-[...5 lines deleted...]
-      <c r="A30"/>
+    </row>
+    <row r="30" spans="1:6">
       <c r="B30" t="s">
         <v>90</v>
       </c>
       <c r="C30" t="s">
         <v>91</v>
       </c>
       <c r="D30" t="s">
         <v>92</v>
       </c>
-      <c r="E30"/>
-[...5 lines deleted...]
-      <c r="A31"/>
+    </row>
+    <row r="31" spans="1:6">
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" t="s">
         <v>94</v>
       </c>
       <c r="D31" t="s">
         <v>95</v>
       </c>
-      <c r="E31"/>
-[...5 lines deleted...]
-      <c r="A32"/>
+    </row>
+    <row r="32" spans="1:6">
       <c r="B32" t="s">
         <v>96</v>
       </c>
       <c r="C32" t="s">
         <v>97</v>
       </c>
       <c r="D32" t="s">
         <v>98</v>
       </c>
-      <c r="E32"/>
-[...5 lines deleted...]
-      <c r="A33"/>
+    </row>
+    <row r="33" spans="1:6">
       <c r="B33" t="s">
         <v>99</v>
       </c>
       <c r="C33" t="s">
         <v>100</v>
       </c>
       <c r="D33" t="s">
         <v>101</v>
       </c>
-      <c r="E33"/>
-[...5 lines deleted...]
-      <c r="A34"/>
+    </row>
+    <row r="34" spans="1:6">
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" t="s">
         <v>103</v>
       </c>
       <c r="D34" t="s">
         <v>104</v>
       </c>
-      <c r="E34"/>
-[...5 lines deleted...]
-      <c r="A35"/>
+    </row>
+    <row r="35" spans="1:6">
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" t="s">
         <v>106</v>
       </c>
       <c r="D35" t="s">
         <v>107</v>
       </c>
-      <c r="E35"/>
-[...5 lines deleted...]
-      <c r="A36"/>
+    </row>
+    <row r="36" spans="1:6">
       <c r="B36" t="s">
         <v>108</v>
       </c>
       <c r="C36" t="s">
         <v>109</v>
       </c>
       <c r="D36" t="s">
         <v>110</v>
       </c>
-      <c r="E36"/>
-[...5 lines deleted...]
-      <c r="A37"/>
+    </row>
+    <row r="37" spans="1:6">
       <c r="B37" t="s">
         <v>111</v>
       </c>
       <c r="C37" t="s">
         <v>112</v>
       </c>
       <c r="D37" t="s">
         <v>113</v>
       </c>
-      <c r="E37"/>
-[...5 lines deleted...]
-      <c r="A38"/>
+    </row>
+    <row r="38" spans="1:6">
       <c r="B38" t="s">
         <v>114</v>
       </c>
       <c r="C38" t="s">
         <v>115</v>
       </c>
       <c r="D38" t="s">
         <v>116</v>
       </c>
-      <c r="E38"/>
-[...5 lines deleted...]
-      <c r="A39"/>
+    </row>
+    <row r="39" spans="1:6">
       <c r="B39" t="s">
         <v>117</v>
       </c>
       <c r="C39" t="s">
         <v>118</v>
       </c>
       <c r="D39" t="s">
         <v>119</v>
       </c>
-      <c r="E39"/>
-[...5 lines deleted...]
-      <c r="A40"/>
+    </row>
+    <row r="40" spans="1:6">
       <c r="B40" t="s">
         <v>120</v>
       </c>
       <c r="C40" t="s">
         <v>121</v>
       </c>
       <c r="D40" t="s">
         <v>122</v>
       </c>
-      <c r="E40"/>
-[...5 lines deleted...]
-      <c r="A41"/>
+    </row>
+    <row r="41" spans="1:6">
       <c r="B41" t="s">
         <v>123</v>
       </c>
       <c r="C41" t="s">
         <v>124</v>
       </c>
       <c r="D41" t="s">
         <v>125</v>
       </c>
-      <c r="E41"/>
-[...5 lines deleted...]
-      <c r="A42"/>
+    </row>
+    <row r="42" spans="1:6">
       <c r="B42" t="s">
         <v>126</v>
       </c>
       <c r="C42" t="s">
         <v>127</v>
       </c>
       <c r="D42" t="s">
         <v>128</v>
       </c>
-      <c r="E42"/>
-[...5 lines deleted...]
-      <c r="A43"/>
+    </row>
+    <row r="43" spans="1:6">
       <c r="B43" t="s">
         <v>129</v>
       </c>
       <c r="C43" t="s">
         <v>130</v>
       </c>
       <c r="D43" t="s">
         <v>131</v>
       </c>
-      <c r="E43"/>
-[...5 lines deleted...]
-      <c r="A44"/>
+    </row>
+    <row r="44" spans="1:6">
       <c r="B44" t="s">
         <v>132</v>
       </c>
       <c r="C44" t="s">
         <v>133</v>
       </c>
       <c r="D44" t="s">
         <v>134</v>
       </c>
-      <c r="E44"/>
-[...5 lines deleted...]
-      <c r="A45"/>
+    </row>
+    <row r="45" spans="1:6">
       <c r="B45" t="s">
         <v>135</v>
       </c>
       <c r="C45" t="s">
         <v>136</v>
       </c>
       <c r="D45" t="s">
         <v>137</v>
       </c>
-      <c r="E45"/>
-[...5 lines deleted...]
-      <c r="A46"/>
+    </row>
+    <row r="46" spans="1:6">
       <c r="B46" t="s">
         <v>138</v>
       </c>
       <c r="C46" t="s">
         <v>139</v>
       </c>
       <c r="D46" t="s">
         <v>140</v>
       </c>
-      <c r="E46"/>
-[...5 lines deleted...]
-      <c r="A47"/>
+    </row>
+    <row r="47" spans="1:6">
       <c r="B47" t="s">
         <v>141</v>
       </c>
       <c r="C47" t="s">
         <v>142</v>
       </c>
       <c r="D47" t="s">
         <v>143</v>
       </c>
-      <c r="E47"/>
-[...5 lines deleted...]
-      <c r="A48"/>
+    </row>
+    <row r="48" spans="1:6">
       <c r="B48" t="s">
         <v>144</v>
       </c>
       <c r="C48" t="s">
         <v>145</v>
       </c>
       <c r="D48" t="s">
         <v>146</v>
       </c>
-      <c r="E48"/>
-[...5 lines deleted...]
-      <c r="A49"/>
+    </row>
+    <row r="49" spans="1:6">
       <c r="B49" t="s">
         <v>147</v>
       </c>
       <c r="C49" t="s">
         <v>148</v>
       </c>
       <c r="D49" t="s">
         <v>149</v>
       </c>
-      <c r="E49"/>
-[...5 lines deleted...]
-      <c r="A50"/>
+    </row>
+    <row r="50" spans="1:6">
       <c r="B50" t="s">
         <v>150</v>
       </c>
       <c r="C50" t="s">
         <v>151</v>
       </c>
       <c r="D50" t="s">
         <v>152</v>
       </c>
-      <c r="E50"/>
-[...5 lines deleted...]
-      <c r="A51"/>
+    </row>
+    <row r="51" spans="1:6">
       <c r="B51" t="s">
         <v>153</v>
       </c>
       <c r="C51" t="s">
         <v>154</v>
       </c>
       <c r="D51" t="s">
         <v>155</v>
       </c>
-      <c r="E51"/>
-[...5 lines deleted...]
-      <c r="A52"/>
+    </row>
+    <row r="52" spans="1:6">
       <c r="B52" t="s">
         <v>156</v>
       </c>
       <c r="C52" t="s">
         <v>157</v>
       </c>
       <c r="D52" t="s">
         <v>158</v>
       </c>
-      <c r="E52"/>
-[...5 lines deleted...]
-      <c r="A53"/>
+    </row>
+    <row r="53" spans="1:6">
       <c r="B53" t="s">
         <v>159</v>
       </c>
       <c r="C53" t="s">
         <v>160</v>
       </c>
       <c r="D53" t="s">
         <v>161</v>
       </c>
-      <c r="E53"/>
-[...5 lines deleted...]
-      <c r="A54"/>
+    </row>
+    <row r="54" spans="1:6">
       <c r="B54" t="s">
         <v>162</v>
       </c>
       <c r="C54" t="s">
         <v>163</v>
       </c>
       <c r="D54" t="s">
         <v>164</v>
       </c>
-      <c r="E54"/>
-[...5 lines deleted...]
-      <c r="A55"/>
+    </row>
+    <row r="55" spans="1:6">
       <c r="B55" t="s">
         <v>165</v>
       </c>
       <c r="C55" t="s">
         <v>166</v>
       </c>
       <c r="D55" t="s">
         <v>167</v>
       </c>
-      <c r="E55"/>
-[...5 lines deleted...]
-      <c r="A56"/>
+    </row>
+    <row r="56" spans="1:6">
       <c r="B56" t="s">
         <v>168</v>
       </c>
       <c r="C56" t="s">
         <v>169</v>
       </c>
       <c r="D56" t="s">
         <v>170</v>
       </c>
-      <c r="E56"/>
-[...5 lines deleted...]
-      <c r="A57"/>
+    </row>
+    <row r="57" spans="1:6">
       <c r="B57" t="s">
         <v>171</v>
       </c>
       <c r="C57" t="s">
         <v>172</v>
       </c>
       <c r="D57" t="s">
         <v>173</v>
       </c>
-      <c r="E57"/>
-[...5 lines deleted...]
-      <c r="A58"/>
+    </row>
+    <row r="58" spans="1:6">
       <c r="B58" t="s">
         <v>174</v>
       </c>
       <c r="C58" t="s">
         <v>175</v>
       </c>
       <c r="D58" t="s">
         <v>176</v>
       </c>
-      <c r="E58"/>
-[...5 lines deleted...]
-      <c r="A59"/>
+    </row>
+    <row r="59" spans="1:6">
       <c r="B59" t="s">
         <v>177</v>
       </c>
       <c r="C59" t="s">
         <v>178</v>
       </c>
       <c r="D59" t="s">
         <v>179</v>
       </c>
-      <c r="E59"/>
-[...5 lines deleted...]
-      <c r="A60"/>
+    </row>
+    <row r="60" spans="1:6">
       <c r="B60" t="s">
         <v>6</v>
       </c>
       <c r="C60" t="s">
         <v>180</v>
       </c>
       <c r="D60" t="s">
         <v>181</v>
       </c>
-      <c r="E60"/>
-[...5 lines deleted...]
-      <c r="A61"/>
+    </row>
+    <row r="61" spans="1:6">
       <c r="B61" t="s">
         <v>182</v>
       </c>
       <c r="C61" t="s">
         <v>183</v>
       </c>
       <c r="D61" t="s">
         <v>184</v>
       </c>
-      <c r="E61"/>
-[...5 lines deleted...]
-      <c r="A62"/>
+    </row>
+    <row r="62" spans="1:6">
       <c r="B62" t="s">
         <v>12</v>
       </c>
       <c r="C62" t="s">
         <v>185</v>
       </c>
       <c r="D62" t="s">
         <v>186</v>
       </c>
-      <c r="E62"/>
-[...5 lines deleted...]
-      <c r="A63"/>
+    </row>
+    <row r="63" spans="1:6">
       <c r="B63" t="s">
         <v>75</v>
       </c>
       <c r="C63" t="s">
         <v>76</v>
       </c>
       <c r="D63" t="s">
         <v>187</v>
       </c>
-      <c r="E63"/>
-[...5 lines deleted...]
-      <c r="A64"/>
+    </row>
+    <row r="64" spans="1:6">
       <c r="B64" t="s">
         <v>188</v>
       </c>
       <c r="C64" t="s">
         <v>189</v>
       </c>
       <c r="D64" t="s">
         <v>190</v>
       </c>
-      <c r="E64"/>
-[...5 lines deleted...]
-      <c r="A65"/>
+    </row>
+    <row r="65" spans="1:6">
       <c r="B65" t="s">
         <v>191</v>
       </c>
       <c r="C65" t="s">
         <v>192</v>
       </c>
       <c r="D65" t="s">
         <v>193</v>
       </c>
-      <c r="E65"/>
-[...5 lines deleted...]
-      <c r="A66"/>
+    </row>
+    <row r="66" spans="1:6">
       <c r="B66" t="s">
         <v>194</v>
       </c>
       <c r="C66" t="s">
         <v>195</v>
       </c>
       <c r="D66" t="s">
         <v>196</v>
       </c>
-      <c r="E66"/>
-[...5 lines deleted...]
-      <c r="A67"/>
+    </row>
+    <row r="67" spans="1:6">
       <c r="B67" t="s">
         <v>197</v>
       </c>
       <c r="C67" t="s">
         <v>198</v>
       </c>
       <c r="D67" t="s">
         <v>199</v>
       </c>
-      <c r="E67"/>
-[...5 lines deleted...]
-      <c r="A68"/>
+    </row>
+    <row r="68" spans="1:6">
       <c r="B68" t="s">
         <v>200</v>
       </c>
       <c r="C68" t="s">
         <v>201</v>
       </c>
       <c r="D68" t="s">
         <v>202</v>
       </c>
-      <c r="E68"/>
-[...5 lines deleted...]
-      <c r="A69"/>
+    </row>
+    <row r="69" spans="1:6">
       <c r="B69" t="s">
         <v>203</v>
       </c>
       <c r="C69" t="s">
         <v>204</v>
       </c>
       <c r="D69" t="s">
         <v>205</v>
       </c>
-      <c r="E69"/>
-[...5 lines deleted...]
-      <c r="A70"/>
+    </row>
+    <row r="70" spans="1:6">
       <c r="B70" t="s">
         <v>206</v>
       </c>
       <c r="C70" t="s">
         <v>207</v>
       </c>
       <c r="D70" t="s">
         <v>208</v>
       </c>
-      <c r="E70"/>
-[...5 lines deleted...]
-      <c r="A71"/>
+    </row>
+    <row r="71" spans="1:6">
       <c r="B71" t="s">
         <v>209</v>
       </c>
       <c r="C71" t="s">
         <v>210</v>
       </c>
       <c r="D71" t="s">
         <v>211</v>
       </c>
-      <c r="E71"/>
-[...5 lines deleted...]
-      <c r="A72"/>
+    </row>
+    <row r="72" spans="1:6">
       <c r="B72" t="s">
         <v>24</v>
       </c>
       <c r="C72" t="s">
         <v>212</v>
       </c>
       <c r="D72" t="s">
         <v>181</v>
       </c>
-      <c r="E72"/>
-[...5 lines deleted...]
-      <c r="A73"/>
+    </row>
+    <row r="73" spans="1:6">
       <c r="B73" t="s">
         <v>213</v>
       </c>
       <c r="C73" t="s">
         <v>214</v>
       </c>
       <c r="D73" t="s">
         <v>215</v>
       </c>
-      <c r="E73"/>
-[...5 lines deleted...]
-      <c r="A74"/>
+    </row>
+    <row r="74" spans="1:6">
       <c r="B74" t="s">
         <v>30</v>
       </c>
       <c r="C74" t="s">
         <v>216</v>
       </c>
       <c r="D74" t="s">
         <v>217</v>
       </c>
-      <c r="E74"/>
-[...5 lines deleted...]
-      <c r="A75"/>
+    </row>
+    <row r="75" spans="1:6">
       <c r="B75" t="s">
         <v>93</v>
       </c>
       <c r="C75" t="s">
         <v>94</v>
       </c>
       <c r="D75" t="s">
         <v>95</v>
       </c>
-      <c r="E75"/>
-[...5 lines deleted...]
-      <c r="A76"/>
+    </row>
+    <row r="76" spans="1:6">
       <c r="B76" t="s">
         <v>218</v>
       </c>
       <c r="C76" t="s">
         <v>219</v>
       </c>
       <c r="D76" t="s">
         <v>220</v>
       </c>
-      <c r="E76"/>
-[...5 lines deleted...]
-      <c r="A77"/>
+    </row>
+    <row r="77" spans="1:6">
       <c r="B77" t="s">
         <v>221</v>
       </c>
       <c r="C77" t="s">
         <v>222</v>
       </c>
       <c r="D77" t="s">
         <v>223</v>
       </c>
-      <c r="E77"/>
-[...5 lines deleted...]
-      <c r="A78"/>
+    </row>
+    <row r="78" spans="1:6">
       <c r="B78" t="s">
         <v>224</v>
       </c>
       <c r="C78" t="s">
         <v>225</v>
       </c>
       <c r="D78" t="s">
         <v>226</v>
       </c>
-      <c r="E78"/>
-[...5 lines deleted...]
-      <c r="A79"/>
+    </row>
+    <row r="79" spans="1:6">
       <c r="B79" t="s">
         <v>227</v>
       </c>
       <c r="C79" t="s">
         <v>228</v>
       </c>
       <c r="D79" t="s">
         <v>229</v>
       </c>
-      <c r="E79"/>
-[...5 lines deleted...]
-      <c r="A80"/>
+    </row>
+    <row r="80" spans="1:6">
       <c r="B80" t="s">
         <v>230</v>
       </c>
       <c r="C80" t="s">
         <v>231</v>
       </c>
       <c r="D80" t="s">
         <v>232</v>
       </c>
-      <c r="E80"/>
-[...5 lines deleted...]
-      <c r="A81"/>
+    </row>
+    <row r="81" spans="1:6">
       <c r="B81" t="s">
         <v>233</v>
       </c>
       <c r="C81" t="s">
         <v>234</v>
       </c>
       <c r="D81" t="s">
         <v>235</v>
       </c>
-      <c r="E81"/>
-[...5 lines deleted...]
-      <c r="A82"/>
+    </row>
+    <row r="82" spans="1:6">
       <c r="B82" t="s">
         <v>236</v>
       </c>
       <c r="C82" t="s">
         <v>237</v>
       </c>
       <c r="D82" t="s">
         <v>238</v>
       </c>
-      <c r="E82"/>
-[...5 lines deleted...]
-      <c r="A83"/>
+    </row>
+    <row r="83" spans="1:6">
       <c r="B83" t="s">
         <v>239</v>
       </c>
       <c r="C83" t="s">
         <v>240</v>
       </c>
       <c r="D83" t="s">
         <v>241</v>
       </c>
-      <c r="E83"/>
-[...5 lines deleted...]
-      <c r="A84"/>
+    </row>
+    <row r="84" spans="1:6">
       <c r="B84" t="s">
         <v>45</v>
       </c>
       <c r="C84" t="s">
         <v>242</v>
       </c>
       <c r="D84" t="s">
         <v>181</v>
       </c>
-      <c r="E84"/>
-[...5 lines deleted...]
-      <c r="A85"/>
+    </row>
+    <row r="85" spans="1:6">
       <c r="B85" t="s">
         <v>108</v>
       </c>
       <c r="C85" t="s">
         <v>243</v>
       </c>
       <c r="D85" t="s">
         <v>244</v>
       </c>
-      <c r="E85"/>
-[...5 lines deleted...]
-      <c r="A86"/>
+    </row>
+    <row r="86" spans="1:6">
       <c r="B86" t="s">
         <v>245</v>
       </c>
       <c r="C86" t="s">
         <v>246</v>
       </c>
       <c r="D86" t="s">
         <v>247</v>
       </c>
-      <c r="E86"/>
-[...5 lines deleted...]
-      <c r="A87"/>
+    </row>
+    <row r="87" spans="1:6">
       <c r="B87" t="s">
         <v>114</v>
       </c>
       <c r="C87" t="s">
         <v>248</v>
       </c>
       <c r="D87" t="s">
         <v>249</v>
       </c>
-      <c r="E87"/>
-[...5 lines deleted...]
-      <c r="A88"/>
+    </row>
+    <row r="88" spans="1:6">
       <c r="B88" t="s">
         <v>48</v>
       </c>
       <c r="C88" t="s">
         <v>250</v>
       </c>
       <c r="D88" t="s">
         <v>251</v>
       </c>
-      <c r="E88"/>
-[...5 lines deleted...]
-      <c r="A89"/>
+    </row>
+    <row r="89" spans="1:6">
       <c r="B89" t="s">
         <v>252</v>
       </c>
       <c r="C89" t="s">
         <v>253</v>
       </c>
       <c r="D89" t="s">
         <v>254</v>
       </c>
-      <c r="E89"/>
-[...5 lines deleted...]
-      <c r="A90"/>
+    </row>
+    <row r="90" spans="1:6">
       <c r="B90" t="s">
         <v>255</v>
       </c>
       <c r="C90" t="s">
         <v>256</v>
       </c>
       <c r="D90" t="s">
         <v>257</v>
       </c>
-      <c r="E90"/>
-[...5 lines deleted...]
-      <c r="A91"/>
+    </row>
+    <row r="91" spans="1:6">
       <c r="B91" t="s">
         <v>258</v>
       </c>
       <c r="C91" t="s">
         <v>259</v>
       </c>
       <c r="D91" t="s">
         <v>260</v>
       </c>
-      <c r="E91"/>
-[...5 lines deleted...]
-      <c r="A92"/>
+    </row>
+    <row r="92" spans="1:6">
       <c r="B92" t="s">
         <v>261</v>
       </c>
       <c r="C92" t="s">
         <v>262</v>
       </c>
       <c r="D92" t="s">
         <v>263</v>
       </c>
-      <c r="E92"/>
-[...5 lines deleted...]
-      <c r="A93"/>
+    </row>
+    <row r="93" spans="1:6">
       <c r="B93" t="s">
         <v>264</v>
       </c>
       <c r="C93" t="s">
         <v>265</v>
       </c>
       <c r="D93" t="s">
         <v>266</v>
       </c>
-      <c r="E93"/>
-[...5 lines deleted...]
-      <c r="A94"/>
+    </row>
+    <row r="94" spans="1:6">
       <c r="B94" t="s">
         <v>267</v>
       </c>
       <c r="C94" t="s">
         <v>262</v>
       </c>
       <c r="D94" t="s">
         <v>263</v>
       </c>
-      <c r="E94"/>
-[...5 lines deleted...]
-      <c r="A95"/>
+    </row>
+    <row r="95" spans="1:6">
       <c r="B95" t="s">
         <v>268</v>
       </c>
       <c r="C95" t="s">
         <v>265</v>
       </c>
       <c r="D95" t="s">
         <v>266</v>
       </c>
-      <c r="E95"/>
-[...5 lines deleted...]
-      <c r="A96"/>
+    </row>
+    <row r="96" spans="1:6">
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
         <v>269</v>
       </c>
       <c r="D96" t="s">
         <v>181</v>
       </c>
-      <c r="E96"/>
-[...5 lines deleted...]
-      <c r="A97"/>
+    </row>
+    <row r="97" spans="1:6">
       <c r="B97" t="s">
         <v>81</v>
       </c>
       <c r="C97" t="s">
         <v>270</v>
       </c>
       <c r="D97" t="s">
         <v>271</v>
       </c>
-      <c r="E97"/>
-[...5 lines deleted...]
-      <c r="A98"/>
+    </row>
+    <row r="98" spans="1:6">
       <c r="B98" t="s">
         <v>272</v>
       </c>
       <c r="C98" t="s">
         <v>273</v>
       </c>
       <c r="D98" t="s">
         <v>274</v>
       </c>
-      <c r="E98"/>
-[...5 lines deleted...]
-      <c r="A99"/>
+    </row>
+    <row r="99" spans="1:6">
       <c r="B99" t="s">
         <v>84</v>
       </c>
       <c r="C99" t="s">
         <v>275</v>
       </c>
       <c r="D99" t="s">
         <v>276</v>
       </c>
-      <c r="E99"/>
-[...5 lines deleted...]
-      <c r="A100"/>
+    </row>
+    <row r="100" spans="1:6">
       <c r="B100" t="s">
         <v>277</v>
       </c>
       <c r="C100" t="s">
         <v>278</v>
       </c>
       <c r="D100" t="s">
         <v>279</v>
       </c>
-      <c r="E100"/>
-[...5 lines deleted...]
-      <c r="A101"/>
+    </row>
+    <row r="101" spans="1:6">
       <c r="B101" t="s">
         <v>87</v>
       </c>
       <c r="C101" t="s">
         <v>88</v>
       </c>
       <c r="D101" t="s">
         <v>89</v>
       </c>
-      <c r="E101"/>
-[...5 lines deleted...]
-      <c r="A102"/>
+    </row>
+    <row r="102" spans="1:6">
       <c r="B102" t="s">
         <v>280</v>
       </c>
       <c r="C102" t="s">
         <v>281</v>
       </c>
       <c r="D102" t="s">
         <v>282</v>
       </c>
-      <c r="E102"/>
-[...5 lines deleted...]
-      <c r="A103"/>
+    </row>
+    <row r="103" spans="1:6">
       <c r="B103" t="s">
         <v>283</v>
       </c>
       <c r="C103" t="s">
         <v>284</v>
       </c>
       <c r="D103" t="s">
         <v>285</v>
       </c>
-      <c r="E103"/>
-[...5 lines deleted...]
-      <c r="A104"/>
+    </row>
+    <row r="104" spans="1:6">
       <c r="B104" t="s">
         <v>286</v>
       </c>
       <c r="C104" t="s">
         <v>287</v>
       </c>
       <c r="D104" t="s">
         <v>288</v>
       </c>
-      <c r="E104"/>
-[...5 lines deleted...]
-      <c r="A105"/>
+    </row>
+    <row r="105" spans="1:6">
       <c r="B105" t="s">
         <v>289</v>
       </c>
       <c r="C105" t="s">
         <v>290</v>
       </c>
       <c r="D105" t="s">
         <v>291</v>
       </c>
-      <c r="E105"/>
-[...5 lines deleted...]
-      <c r="A106"/>
+    </row>
+    <row r="106" spans="1:6">
       <c r="B106" t="s">
         <v>292</v>
       </c>
       <c r="C106" t="s">
         <v>293</v>
       </c>
       <c r="D106" t="s">
         <v>294</v>
       </c>
-      <c r="E106"/>
-[...5 lines deleted...]
-      <c r="A107"/>
+    </row>
+    <row r="107" spans="1:6">
       <c r="B107" t="s">
         <v>295</v>
       </c>
       <c r="C107" t="s">
         <v>296</v>
       </c>
       <c r="D107" t="s">
         <v>297</v>
       </c>
-      <c r="E107"/>
-[...5 lines deleted...]
-      <c r="A108"/>
+    </row>
+    <row r="108" spans="1:6">
       <c r="B108" t="s">
         <v>54</v>
       </c>
       <c r="C108" t="s">
         <v>298</v>
       </c>
       <c r="D108" t="s">
         <v>181</v>
       </c>
-      <c r="E108"/>
-[...5 lines deleted...]
-      <c r="A109"/>
+    </row>
+    <row r="109" spans="1:6">
       <c r="B109" t="s">
         <v>117</v>
       </c>
       <c r="C109" t="s">
         <v>299</v>
       </c>
       <c r="D109" t="s">
         <v>300</v>
       </c>
-      <c r="E109"/>
-[...5 lines deleted...]
-      <c r="A110"/>
+    </row>
+    <row r="110" spans="1:6">
       <c r="B110" t="s">
         <v>301</v>
       </c>
       <c r="C110" t="s">
         <v>302</v>
       </c>
       <c r="D110" t="s">
         <v>303</v>
       </c>
-      <c r="E110"/>
-[...5 lines deleted...]
-      <c r="A111"/>
+    </row>
+    <row r="111" spans="1:6">
       <c r="B111" t="s">
         <v>120</v>
       </c>
       <c r="C111" t="s">
         <v>121</v>
       </c>
       <c r="D111" t="s">
         <v>122</v>
       </c>
-      <c r="E111"/>
-[...5 lines deleted...]
-      <c r="A112"/>
+    </row>
+    <row r="112" spans="1:6">
       <c r="B112" t="s">
         <v>304</v>
       </c>
       <c r="C112" t="s">
         <v>305</v>
       </c>
       <c r="D112" t="s">
         <v>306</v>
       </c>
-      <c r="E112"/>
-[...5 lines deleted...]
-      <c r="A113"/>
+    </row>
+    <row r="113" spans="1:6">
       <c r="B113" t="s">
         <v>307</v>
       </c>
       <c r="C113" t="s">
         <v>308</v>
       </c>
       <c r="D113" t="s">
         <v>309</v>
       </c>
-      <c r="E113"/>
-[...5 lines deleted...]
-      <c r="A114"/>
+    </row>
+    <row r="114" spans="1:6">
       <c r="B114" t="s">
         <v>310</v>
       </c>
       <c r="C114" t="s">
         <v>311</v>
       </c>
       <c r="D114" t="s">
         <v>312</v>
       </c>
-      <c r="E114"/>
-[...5 lines deleted...]
-      <c r="A115"/>
+    </row>
+    <row r="115" spans="1:6">
       <c r="B115" t="s">
         <v>313</v>
       </c>
       <c r="C115" t="s">
         <v>314</v>
       </c>
       <c r="D115" t="s">
         <v>315</v>
       </c>
-      <c r="E115"/>
-[...5 lines deleted...]
-      <c r="A116"/>
+    </row>
+    <row r="116" spans="1:6">
       <c r="B116" t="s">
         <v>316</v>
       </c>
       <c r="C116" t="s">
         <v>317</v>
       </c>
       <c r="D116" t="s">
         <v>318</v>
       </c>
-      <c r="E116"/>
-[...5 lines deleted...]
-      <c r="A117"/>
+    </row>
+    <row r="117" spans="1:6">
       <c r="B117" t="s">
         <v>319</v>
       </c>
       <c r="C117" t="s">
         <v>320</v>
       </c>
       <c r="D117" t="s">
         <v>321</v>
       </c>
-      <c r="E117"/>
-[...5 lines deleted...]
-      <c r="A118"/>
+    </row>
+    <row r="118" spans="1:6">
       <c r="B118" t="s">
         <v>322</v>
       </c>
       <c r="C118" t="s">
         <v>323</v>
       </c>
       <c r="D118" t="s">
         <v>324</v>
       </c>
-      <c r="E118"/>
-[...5 lines deleted...]
-      <c r="A119"/>
+    </row>
+    <row r="119" spans="1:6">
       <c r="B119" t="s">
         <v>325</v>
       </c>
       <c r="C119" t="s">
         <v>326</v>
       </c>
       <c r="D119" t="s">
         <v>327</v>
       </c>
-      <c r="E119"/>
-[...5 lines deleted...]
-      <c r="A120"/>
+    </row>
+    <row r="120" spans="1:6">
       <c r="B120" t="s">
         <v>63</v>
       </c>
       <c r="C120" t="s">
         <v>328</v>
       </c>
       <c r="D120" t="s">
         <v>181</v>
       </c>
-      <c r="E120"/>
-[...5 lines deleted...]
-      <c r="A121"/>
+    </row>
+    <row r="121" spans="1:6">
       <c r="B121" t="s">
         <v>126</v>
       </c>
       <c r="C121" t="s">
         <v>329</v>
       </c>
       <c r="D121" t="s">
         <v>330</v>
       </c>
-      <c r="E121"/>
-[...5 lines deleted...]
-      <c r="A122"/>
+    </row>
+    <row r="122" spans="1:6">
       <c r="B122" t="s">
         <v>331</v>
       </c>
       <c r="C122" t="s">
         <v>332</v>
       </c>
       <c r="D122" t="s">
         <v>333</v>
       </c>
-      <c r="E122"/>
-[...5 lines deleted...]
-      <c r="A123"/>
+    </row>
+    <row r="123" spans="1:6">
       <c r="B123" t="s">
         <v>334</v>
       </c>
       <c r="C123" t="s">
         <v>335</v>
       </c>
       <c r="D123" t="s">
         <v>336</v>
       </c>
-      <c r="E123"/>
-[...5 lines deleted...]
-      <c r="A124"/>
+    </row>
+    <row r="124" spans="1:6">
       <c r="B124" t="s">
         <v>337</v>
       </c>
       <c r="C124" t="s">
         <v>338</v>
       </c>
       <c r="D124" t="s">
         <v>339</v>
       </c>
-      <c r="E124"/>
-[...5 lines deleted...]
-      <c r="A125"/>
+    </row>
+    <row r="125" spans="1:6">
       <c r="B125" t="s">
         <v>340</v>
       </c>
       <c r="C125" t="s">
         <v>341</v>
       </c>
       <c r="D125" t="s">
         <v>342</v>
       </c>
-      <c r="E125"/>
-[...5 lines deleted...]
-      <c r="A126"/>
+    </row>
+    <row r="126" spans="1:6">
       <c r="B126" t="s">
         <v>343</v>
       </c>
       <c r="C126" t="s">
         <v>344</v>
       </c>
       <c r="D126" t="s">
         <v>345</v>
       </c>
-      <c r="E126"/>
-[...5 lines deleted...]
-      <c r="A127"/>
+    </row>
+    <row r="127" spans="1:6">
       <c r="B127" t="s">
         <v>346</v>
       </c>
       <c r="C127" t="s">
         <v>347</v>
       </c>
       <c r="D127" t="s">
         <v>348</v>
       </c>
-      <c r="E127"/>
-[...5 lines deleted...]
-      <c r="A128"/>
+    </row>
+    <row r="128" spans="1:6">
       <c r="B128" t="s">
         <v>349</v>
       </c>
       <c r="C128" t="s">
         <v>350</v>
       </c>
       <c r="D128" t="s">
         <v>351</v>
       </c>
-      <c r="E128"/>
-[...5 lines deleted...]
-      <c r="A129"/>
+    </row>
+    <row r="129" spans="1:6">
       <c r="B129" t="s">
         <v>352</v>
       </c>
       <c r="C129" t="s">
         <v>353</v>
       </c>
       <c r="D129" t="s">
         <v>354</v>
       </c>
-      <c r="E129"/>
-[...5 lines deleted...]
-      <c r="A130"/>
+    </row>
+    <row r="130" spans="1:6">
       <c r="B130" t="s">
         <v>355</v>
       </c>
       <c r="C130" t="s">
         <v>356</v>
       </c>
       <c r="D130" t="s">
         <v>357</v>
       </c>
-      <c r="E130"/>
-[...5 lines deleted...]
-      <c r="A131"/>
+    </row>
+    <row r="131" spans="1:6">
       <c r="B131" t="s">
         <v>358</v>
       </c>
       <c r="C131" t="s">
         <v>359</v>
       </c>
       <c r="D131" t="s">
         <v>360</v>
       </c>
-      <c r="E131"/>
-[...5 lines deleted...]
-      <c r="A132"/>
+    </row>
+    <row r="132" spans="1:6">
       <c r="B132" t="s">
         <v>135</v>
       </c>
       <c r="C132" t="s">
         <v>361</v>
       </c>
       <c r="D132" t="s">
         <v>362</v>
       </c>
-      <c r="E132"/>
-[...5 lines deleted...]
-      <c r="A133"/>
+    </row>
+    <row r="133" spans="1:6">
       <c r="B133" t="s">
         <v>138</v>
       </c>
       <c r="C133" t="s">
         <v>363</v>
       </c>
       <c r="D133" t="s">
         <v>364</v>
       </c>
-      <c r="E133"/>
-[...5 lines deleted...]
-      <c r="A134"/>
+    </row>
+    <row r="134" spans="1:6">
       <c r="B134" t="s">
         <v>141</v>
       </c>
       <c r="C134" t="s">
         <v>142</v>
       </c>
       <c r="D134" t="s">
         <v>365</v>
       </c>
-      <c r="E134"/>
-[...5 lines deleted...]
-      <c r="A135"/>
+    </row>
+    <row r="135" spans="1:6">
       <c r="B135" t="s">
         <v>366</v>
       </c>
       <c r="C135" t="s">
         <v>367</v>
       </c>
       <c r="D135" t="s">
         <v>368</v>
       </c>
-      <c r="E135"/>
-[...5 lines deleted...]
-      <c r="A136"/>
+    </row>
+    <row r="136" spans="1:6">
       <c r="B136" t="s">
         <v>369</v>
       </c>
       <c r="C136" t="s">
         <v>370</v>
       </c>
       <c r="D136" t="s">
         <v>371</v>
       </c>
-      <c r="E136"/>
-[...5 lines deleted...]
-      <c r="A137"/>
+    </row>
+    <row r="137" spans="1:6">
       <c r="B137" t="s">
         <v>372</v>
       </c>
       <c r="C137" t="s">
         <v>373</v>
       </c>
       <c r="D137" t="s">
         <v>374</v>
       </c>
-      <c r="E137"/>
-[...5 lines deleted...]
-      <c r="A138"/>
+    </row>
+    <row r="138" spans="1:6">
       <c r="B138" t="s">
         <v>375</v>
       </c>
       <c r="C138" t="s">
         <v>376</v>
       </c>
       <c r="D138" t="s">
         <v>377</v>
       </c>
-      <c r="E138"/>
-[...5 lines deleted...]
-      <c r="A139"/>
+    </row>
+    <row r="139" spans="1:6">
       <c r="B139" t="s">
         <v>144</v>
       </c>
       <c r="C139" t="s">
         <v>378</v>
       </c>
       <c r="D139" t="s">
         <v>379</v>
       </c>
-      <c r="E139"/>
-[...5 lines deleted...]
-      <c r="A140"/>
+    </row>
+    <row r="140" spans="1:6">
       <c r="B140" t="s">
         <v>380</v>
       </c>
       <c r="C140" t="s">
         <v>381</v>
       </c>
       <c r="D140" t="s">
         <v>382</v>
       </c>
-      <c r="E140"/>
-[...5 lines deleted...]
-      <c r="A141"/>
+    </row>
+    <row r="141" spans="1:6">
       <c r="B141" t="s">
         <v>383</v>
       </c>
       <c r="C141" t="s">
         <v>384</v>
       </c>
       <c r="D141" t="s">
         <v>385</v>
       </c>
-      <c r="E141"/>
-[...5 lines deleted...]
-      <c r="A142"/>
+    </row>
+    <row r="142" spans="1:6">
       <c r="B142" t="s">
         <v>386</v>
       </c>
       <c r="C142" t="s">
         <v>387</v>
       </c>
       <c r="D142" t="s">
         <v>388</v>
       </c>
-      <c r="E142"/>
-[...5 lines deleted...]
-      <c r="A143"/>
+    </row>
+    <row r="143" spans="1:6">
       <c r="B143" t="s">
         <v>389</v>
       </c>
       <c r="C143" t="s">
         <v>390</v>
       </c>
       <c r="D143" t="s">
         <v>391</v>
       </c>
-      <c r="E143"/>
-[...5 lines deleted...]
-      <c r="A144"/>
+    </row>
+    <row r="144" spans="1:6">
       <c r="B144" t="s">
         <v>392</v>
       </c>
       <c r="C144" t="s">
         <v>393</v>
       </c>
       <c r="D144" t="s">
         <v>394</v>
       </c>
-      <c r="E144"/>
-[...5 lines deleted...]
-      <c r="A145"/>
+    </row>
+    <row r="145" spans="1:6">
       <c r="B145" t="s">
         <v>147</v>
       </c>
       <c r="C145" t="s">
         <v>148</v>
       </c>
       <c r="D145" t="s">
         <v>149</v>
       </c>
-      <c r="E145"/>
-[...5 lines deleted...]
-      <c r="A146"/>
+    </row>
+    <row r="146" spans="1:6">
       <c r="B146" t="s">
         <v>171</v>
       </c>
       <c r="C146" t="s">
         <v>395</v>
       </c>
       <c r="D146" t="s">
         <v>396</v>
       </c>
-      <c r="E146"/>
-[...5 lines deleted...]
-      <c r="A147"/>
+    </row>
+    <row r="147" spans="1:6">
       <c r="B147" t="s">
         <v>397</v>
       </c>
       <c r="C147" t="s">
         <v>398</v>
       </c>
       <c r="D147" t="s">
         <v>399</v>
       </c>
-      <c r="E147"/>
-[...5 lines deleted...]
-      <c r="A148"/>
+    </row>
+    <row r="148" spans="1:6">
       <c r="B148" t="s">
         <v>177</v>
       </c>
       <c r="C148" t="s">
         <v>400</v>
       </c>
       <c r="D148" t="s">
         <v>401</v>
       </c>
-      <c r="E148"/>
-[...5 lines deleted...]
-      <c r="A149"/>
+    </row>
+    <row r="149" spans="1:6">
       <c r="B149" t="s">
         <v>402</v>
       </c>
       <c r="C149" t="s">
         <v>403</v>
       </c>
       <c r="D149" t="s">
         <v>404</v>
       </c>
-      <c r="E149"/>
-[...5 lines deleted...]
-      <c r="A150"/>
+    </row>
+    <row r="150" spans="1:6">
       <c r="B150" t="s">
         <v>405</v>
       </c>
       <c r="C150" t="s">
         <v>406</v>
       </c>
       <c r="D150" t="s">
         <v>407</v>
       </c>
-      <c r="E150"/>
-[...5 lines deleted...]
-      <c r="A151"/>
+    </row>
+    <row r="151" spans="1:6">
       <c r="B151" t="s">
         <v>408</v>
       </c>
       <c r="C151" t="s">
         <v>409</v>
       </c>
       <c r="D151" t="s">
         <v>410</v>
       </c>
-      <c r="E151"/>
-[...5 lines deleted...]
-      <c r="A152"/>
+    </row>
+    <row r="152" spans="1:6">
       <c r="B152" t="s">
         <v>6</v>
       </c>
       <c r="C152" t="s">
         <v>180</v>
       </c>
       <c r="D152" t="s">
         <v>181</v>
       </c>
-      <c r="E152"/>
-[...5 lines deleted...]
-      <c r="A153"/>
+    </row>
+    <row r="153" spans="1:6">
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
         <v>411</v>
       </c>
       <c r="D153" t="s">
         <v>181</v>
       </c>
-      <c r="E153"/>
-[...5 lines deleted...]
-      <c r="A154"/>
+    </row>
+    <row r="154" spans="1:6">
       <c r="B154" t="s">
         <v>24</v>
       </c>
       <c r="C154" t="s">
         <v>412</v>
       </c>
       <c r="D154" t="s">
         <v>181</v>
       </c>
-      <c r="E154"/>
-[...5 lines deleted...]
-      <c r="A155"/>
+    </row>
+    <row r="155" spans="1:6">
       <c r="B155" t="s">
         <v>36</v>
       </c>
       <c r="C155" t="s">
         <v>413</v>
       </c>
       <c r="D155" t="s">
         <v>414</v>
       </c>
-      <c r="E155"/>
-[...5 lines deleted...]
-      <c r="A156"/>
+    </row>
+    <row r="156" spans="1:6">
       <c r="B156" t="s">
         <v>45</v>
       </c>
       <c r="C156" t="s">
         <v>242</v>
       </c>
       <c r="D156" t="s">
         <v>181</v>
       </c>
-      <c r="E156"/>
-[...5 lines deleted...]
-      <c r="A157"/>
+    </row>
+    <row r="157" spans="1:6">
       <c r="B157" t="s">
         <v>54</v>
       </c>
       <c r="C157" t="s">
         <v>298</v>
       </c>
       <c r="D157" t="s">
         <v>181</v>
       </c>
-      <c r="E157"/>
-[...5 lines deleted...]
-      <c r="A158"/>
+    </row>
+    <row r="158" spans="1:6">
       <c r="B158" t="s">
         <v>63</v>
       </c>
       <c r="C158" t="s">
         <v>415</v>
       </c>
       <c r="D158" t="s">
         <v>416</v>
       </c>
-      <c r="E158"/>
-[...5 lines deleted...]
-      <c r="A159"/>
+    </row>
+    <row r="159" spans="1:6">
       <c r="B159" t="s">
         <v>63</v>
       </c>
       <c r="C159" t="s">
         <v>417</v>
       </c>
       <c r="D159" t="s">
         <v>181</v>
       </c>
-      <c r="E159"/>
-[...5 lines deleted...]
-      <c r="A160"/>
+    </row>
+    <row r="160" spans="1:6">
       <c r="B160" t="s">
         <v>418</v>
       </c>
       <c r="C160" t="s">
         <v>419</v>
       </c>
       <c r="D160" t="s">
         <v>420</v>
       </c>
-      <c r="E160"/>
-[...5 lines deleted...]
-      <c r="A161"/>
+    </row>
+    <row r="161" spans="1:6">
       <c r="B161" t="s">
         <v>421</v>
       </c>
       <c r="C161" t="s">
         <v>422</v>
       </c>
       <c r="D161" t="s">
         <v>423</v>
       </c>
-      <c r="E161"/>
-[...5 lines deleted...]
-      <c r="A162"/>
+    </row>
+    <row r="162" spans="1:6">
       <c r="B162" t="s">
         <v>424</v>
       </c>
       <c r="C162" t="s">
         <v>425</v>
       </c>
       <c r="D162" t="s">
         <v>426</v>
       </c>
-      <c r="E162"/>
-[...5 lines deleted...]
-      <c r="A163"/>
+    </row>
+    <row r="163" spans="1:6">
       <c r="B163" t="s">
         <v>427</v>
       </c>
       <c r="C163" t="s">
         <v>428</v>
       </c>
       <c r="D163" t="s">
         <v>429</v>
       </c>
-      <c r="E163"/>
-[...5 lines deleted...]
-      <c r="A164"/>
+    </row>
+    <row r="164" spans="1:6">
       <c r="B164" t="s">
         <v>430</v>
       </c>
       <c r="C164" t="s">
         <v>431</v>
       </c>
       <c r="D164" t="s">
         <v>432</v>
       </c>
-      <c r="E164"/>
-[...5 lines deleted...]
-      <c r="A165"/>
+    </row>
+    <row r="165" spans="1:6">
       <c r="B165" t="s">
         <v>433</v>
       </c>
       <c r="C165" t="s">
         <v>434</v>
       </c>
       <c r="D165" t="s">
         <v>435</v>
       </c>
-      <c r="E165"/>
-[...5 lines deleted...]
-      <c r="A166"/>
+    </row>
+    <row r="166" spans="1:6">
       <c r="B166" t="s">
         <v>436</v>
       </c>
       <c r="C166" t="s">
         <v>437</v>
       </c>
       <c r="D166" t="s">
         <v>438</v>
       </c>
-      <c r="E166"/>
-[...5 lines deleted...]
-      <c r="A167"/>
+    </row>
+    <row r="167" spans="1:6">
       <c r="B167" t="s">
         <v>439</v>
       </c>
       <c r="C167" t="s">
         <v>440</v>
       </c>
       <c r="D167" t="s">
         <v>441</v>
       </c>
-      <c r="E167"/>
-[...5 lines deleted...]
-      <c r="A168"/>
+    </row>
+    <row r="168" spans="1:6">
       <c r="B168" t="s">
         <v>442</v>
       </c>
       <c r="C168" t="s">
         <v>443</v>
       </c>
       <c r="D168" t="s">
         <v>444</v>
       </c>
-      <c r="E168"/>
-[...5 lines deleted...]
-      <c r="A169"/>
+    </row>
+    <row r="169" spans="1:6">
       <c r="B169" t="s">
         <v>445</v>
       </c>
       <c r="C169" t="s">
         <v>446</v>
       </c>
       <c r="D169" t="s">
         <v>447</v>
       </c>
-      <c r="E169"/>
-[...5 lines deleted...]
-      <c r="A170"/>
+    </row>
+    <row r="170" spans="1:6">
       <c r="B170" t="s">
         <v>448</v>
       </c>
       <c r="C170" t="s">
         <v>449</v>
       </c>
       <c r="D170" t="s">
         <v>450</v>
       </c>
-      <c r="E170"/>
-[...5 lines deleted...]
-      <c r="A171"/>
+    </row>
+    <row r="171" spans="1:6">
       <c r="B171" t="s">
         <v>451</v>
       </c>
       <c r="C171" t="s">
         <v>452</v>
       </c>
       <c r="D171" t="s">
         <v>453</v>
       </c>
-      <c r="E171"/>
-[...5 lines deleted...]
-      <c r="A172"/>
+    </row>
+    <row r="172" spans="1:6">
       <c r="B172" t="s">
         <v>454</v>
       </c>
       <c r="C172" t="s">
         <v>455</v>
       </c>
       <c r="D172" t="s">
         <v>456</v>
       </c>
-      <c r="E172"/>
-[...5 lines deleted...]
-      <c r="A173"/>
+    </row>
+    <row r="173" spans="1:6">
       <c r="B173" t="s">
         <v>457</v>
       </c>
       <c r="C173" t="s">
         <v>458</v>
       </c>
       <c r="D173" t="s">
         <v>459</v>
       </c>
-      <c r="E173"/>
-[...5 lines deleted...]
-      <c r="A174"/>
+    </row>
+    <row r="174" spans="1:6">
       <c r="B174" t="s">
         <v>460</v>
       </c>
       <c r="C174" t="s">
         <v>461</v>
       </c>
       <c r="D174" t="s">
         <v>444</v>
       </c>
-      <c r="E174"/>
-[...5 lines deleted...]
-      <c r="A175"/>
+    </row>
+    <row r="175" spans="1:6">
       <c r="B175" t="s">
         <v>462</v>
       </c>
       <c r="C175" t="s">
         <v>463</v>
       </c>
       <c r="D175" t="s">
         <v>464</v>
       </c>
-      <c r="E175"/>
-[...5 lines deleted...]
-      <c r="A176"/>
+    </row>
+    <row r="176" spans="1:6">
       <c r="B176" t="s">
         <v>465</v>
       </c>
       <c r="C176" t="s">
         <v>466</v>
       </c>
       <c r="D176" t="s">
         <v>467</v>
       </c>
-      <c r="E176"/>
-[...5 lines deleted...]
-      <c r="A177"/>
+    </row>
+    <row r="177" spans="1:6">
       <c r="B177" t="s">
         <v>468</v>
       </c>
       <c r="C177" t="s">
         <v>469</v>
       </c>
       <c r="D177" t="s">
         <v>444</v>
       </c>
-      <c r="E177"/>
-[...5 lines deleted...]
-      <c r="A178"/>
+    </row>
+    <row r="178" spans="1:6">
       <c r="B178" t="s">
         <v>470</v>
       </c>
       <c r="C178" t="s">
         <v>471</v>
       </c>
       <c r="D178" t="s">
         <v>472</v>
       </c>
-      <c r="E178"/>
-[...5 lines deleted...]
-      <c r="A179"/>
+    </row>
+    <row r="179" spans="1:6">
       <c r="B179" t="s">
         <v>473</v>
       </c>
       <c r="C179" t="s">
         <v>474</v>
       </c>
       <c r="D179" t="s">
         <v>475</v>
       </c>
-      <c r="E179"/>
-[...5 lines deleted...]
-      <c r="A180"/>
+    </row>
+    <row r="180" spans="1:6">
       <c r="B180" t="s">
         <v>476</v>
       </c>
       <c r="C180" t="s">
         <v>477</v>
       </c>
       <c r="D180" t="s">
         <v>478</v>
       </c>
-      <c r="E180"/>
-[...5 lines deleted...]
-      <c r="A181"/>
+    </row>
+    <row r="181" spans="1:6">
       <c r="B181" t="s">
         <v>479</v>
       </c>
       <c r="C181" t="s">
         <v>480</v>
       </c>
       <c r="D181" t="s">
         <v>481</v>
       </c>
-      <c r="E181"/>
-[...5 lines deleted...]
-      <c r="A182"/>
+    </row>
+    <row r="182" spans="1:6">
       <c r="B182" t="s">
         <v>482</v>
       </c>
       <c r="C182" t="s">
         <v>483</v>
       </c>
       <c r="D182" t="s">
         <v>484</v>
       </c>
-      <c r="E182"/>
-[...5 lines deleted...]
-      <c r="A183"/>
+    </row>
+    <row r="183" spans="1:6">
       <c r="B183" t="s">
         <v>485</v>
       </c>
       <c r="C183" t="s">
         <v>486</v>
       </c>
       <c r="D183" t="s">
         <v>487</v>
       </c>
-      <c r="E183"/>
-[...5 lines deleted...]
-      <c r="A184"/>
+    </row>
+    <row r="184" spans="1:6">
       <c r="B184" t="s">
         <v>488</v>
       </c>
       <c r="C184" t="s">
         <v>489</v>
       </c>
       <c r="D184" t="s">
         <v>490</v>
       </c>
-      <c r="E184"/>
-[...5 lines deleted...]
-      <c r="A185"/>
+    </row>
+    <row r="185" spans="1:6">
       <c r="B185" t="s">
         <v>491</v>
       </c>
       <c r="C185" t="s">
         <v>492</v>
       </c>
       <c r="D185" t="s">
         <v>493</v>
       </c>
-      <c r="E185"/>
-[...5 lines deleted...]
-      <c r="A186"/>
+    </row>
+    <row r="186" spans="1:6">
       <c r="B186" t="s">
         <v>494</v>
       </c>
       <c r="C186" t="s">
         <v>495</v>
       </c>
       <c r="D186" t="s">
         <v>496</v>
       </c>
-      <c r="E186"/>
-[...5 lines deleted...]
-      <c r="A187"/>
+    </row>
+    <row r="187" spans="1:6">
       <c r="B187" t="s">
         <v>497</v>
       </c>
       <c r="C187" t="s">
         <v>498</v>
       </c>
       <c r="D187" t="s">
         <v>499</v>
       </c>
-      <c r="E187"/>
-[...5 lines deleted...]
-      <c r="A188"/>
+    </row>
+    <row r="188" spans="1:6">
       <c r="B188" t="s">
         <v>500</v>
       </c>
       <c r="C188" t="s">
         <v>501</v>
       </c>
       <c r="D188" t="s">
         <v>502</v>
       </c>
-      <c r="E188"/>
-[...5 lines deleted...]
-      <c r="A189"/>
+    </row>
+    <row r="189" spans="1:6">
       <c r="B189" t="s">
         <v>503</v>
       </c>
       <c r="C189" t="s">
         <v>504</v>
       </c>
       <c r="D189" t="s">
         <v>505</v>
       </c>
-      <c r="E189"/>
-[...5 lines deleted...]
-      <c r="A190"/>
+    </row>
+    <row r="190" spans="1:6">
       <c r="B190" t="s">
         <v>506</v>
       </c>
       <c r="C190" t="s">
         <v>507</v>
       </c>
       <c r="D190" t="s">
         <v>508</v>
       </c>
-      <c r="E190"/>
-[...5 lines deleted...]
-      <c r="A191"/>
+    </row>
+    <row r="191" spans="1:6">
       <c r="B191" t="s">
         <v>509</v>
       </c>
       <c r="C191" t="s">
         <v>510</v>
       </c>
       <c r="D191" t="s">
         <v>511</v>
       </c>
-      <c r="E191"/>
-[...5 lines deleted...]
-      <c r="A192"/>
+    </row>
+    <row r="192" spans="1:6">
       <c r="B192" t="s">
         <v>512</v>
       </c>
       <c r="C192" t="s">
         <v>513</v>
       </c>
       <c r="D192" t="s">
         <v>514</v>
       </c>
-      <c r="E192"/>
-[...5 lines deleted...]
-      <c r="A193"/>
+    </row>
+    <row r="193" spans="1:6">
       <c r="B193" t="s">
         <v>515</v>
       </c>
       <c r="C193" t="s">
         <v>516</v>
       </c>
       <c r="D193" t="s">
         <v>517</v>
       </c>
-      <c r="E193"/>
-[...5 lines deleted...]
-      <c r="A194"/>
+    </row>
+    <row r="194" spans="1:6">
       <c r="B194" t="s">
         <v>518</v>
       </c>
       <c r="C194" t="s">
         <v>519</v>
       </c>
       <c r="D194" t="s">
         <v>520</v>
       </c>
-      <c r="E194"/>
-[...5 lines deleted...]
-      <c r="A195"/>
+    </row>
+    <row r="195" spans="1:6">
       <c r="B195" t="s">
         <v>521</v>
       </c>
       <c r="C195" t="s">
         <v>522</v>
       </c>
       <c r="D195" t="s">
         <v>523</v>
       </c>
-      <c r="E195"/>
-[...5 lines deleted...]
-      <c r="A196"/>
+    </row>
+    <row r="196" spans="1:6">
       <c r="B196" t="s">
         <v>524</v>
       </c>
       <c r="C196" t="s">
         <v>525</v>
       </c>
       <c r="D196" t="s">
         <v>526</v>
       </c>
-      <c r="E196"/>
-[...5 lines deleted...]
-      <c r="A197"/>
+    </row>
+    <row r="197" spans="1:6">
       <c r="B197" t="s">
         <v>527</v>
       </c>
       <c r="C197" t="s">
         <v>528</v>
       </c>
       <c r="D197" t="s">
         <v>529</v>
       </c>
-      <c r="E197"/>
-[...5 lines deleted...]
-      <c r="A198"/>
+    </row>
+    <row r="198" spans="1:6">
       <c r="B198" t="s">
         <v>530</v>
       </c>
       <c r="C198" t="s">
         <v>531</v>
       </c>
       <c r="D198" t="s">
         <v>532</v>
       </c>
-      <c r="E198"/>
-[...5 lines deleted...]
-      <c r="A199"/>
+    </row>
+    <row r="199" spans="1:6">
       <c r="B199" t="s">
         <v>533</v>
       </c>
       <c r="C199" t="s">
         <v>534</v>
       </c>
       <c r="D199" t="s">
         <v>535</v>
       </c>
-      <c r="E199"/>
-[...5 lines deleted...]
-      <c r="A200"/>
+    </row>
+    <row r="200" spans="1:6">
       <c r="B200" t="s">
         <v>536</v>
       </c>
       <c r="C200" t="s">
         <v>537</v>
       </c>
       <c r="D200" t="s">
         <v>538</v>
       </c>
-      <c r="E200"/>
-[...5 lines deleted...]
-      <c r="A201"/>
+    </row>
+    <row r="201" spans="1:6">
       <c r="B201" t="s">
         <v>539</v>
       </c>
       <c r="C201" t="s">
         <v>540</v>
       </c>
       <c r="D201" t="s">
         <v>541</v>
       </c>
-      <c r="E201"/>
-[...5 lines deleted...]
-      <c r="A202"/>
+    </row>
+    <row r="202" spans="1:6">
       <c r="B202" t="s">
         <v>542</v>
       </c>
       <c r="C202" t="s">
         <v>543</v>
       </c>
       <c r="D202" t="s">
         <v>544</v>
       </c>
-      <c r="E202"/>
-[...5 lines deleted...]
-      <c r="A203"/>
+    </row>
+    <row r="203" spans="1:6">
       <c r="B203" t="s">
         <v>545</v>
       </c>
       <c r="C203" t="s">
         <v>546</v>
       </c>
       <c r="D203" t="s">
         <v>547</v>
       </c>
-      <c r="E203"/>
-[...5 lines deleted...]
-      <c r="A204"/>
+    </row>
+    <row r="204" spans="1:6">
       <c r="B204" t="s">
         <v>545</v>
       </c>
       <c r="C204" t="s">
         <v>546</v>
       </c>
       <c r="D204" t="s">
         <v>547</v>
       </c>
-      <c r="E204"/>
-[...5 lines deleted...]
-      <c r="A205"/>
+    </row>
+    <row r="205" spans="1:6">
       <c r="B205" t="s">
         <v>542</v>
       </c>
       <c r="C205" t="s">
         <v>543</v>
       </c>
       <c r="D205" t="s">
         <v>544</v>
       </c>
-      <c r="E205"/>
-[...5 lines deleted...]
-      <c r="A206"/>
+    </row>
+    <row r="206" spans="1:6">
       <c r="B206" t="s">
         <v>548</v>
       </c>
       <c r="C206" t="s">
         <v>549</v>
       </c>
       <c r="D206" t="s">
         <v>550</v>
       </c>
-      <c r="E206"/>
-[...5 lines deleted...]
-      <c r="A207"/>
+    </row>
+    <row r="207" spans="1:6">
       <c r="B207" t="s">
         <v>551</v>
       </c>
       <c r="C207" t="s">
         <v>552</v>
       </c>
       <c r="D207" t="s">
         <v>553</v>
       </c>
-      <c r="E207"/>
-[...5 lines deleted...]
-      <c r="A208"/>
+    </row>
+    <row r="208" spans="1:6">
       <c r="B208" t="s">
         <v>554</v>
       </c>
       <c r="C208" t="s">
         <v>555</v>
       </c>
       <c r="D208" t="s">
         <v>556</v>
       </c>
-      <c r="E208"/>
-[...5 lines deleted...]
-      <c r="A209"/>
+    </row>
+    <row r="209" spans="1:6">
       <c r="B209" t="s">
         <v>557</v>
       </c>
       <c r="C209" t="s">
         <v>558</v>
       </c>
       <c r="D209" t="s">
         <v>559</v>
       </c>
-      <c r="E209"/>
-[...5 lines deleted...]
-      <c r="A210"/>
+    </row>
+    <row r="210" spans="1:6">
       <c r="B210" t="s">
         <v>497</v>
       </c>
       <c r="C210" t="s">
         <v>498</v>
       </c>
       <c r="D210" t="s">
         <v>499</v>
       </c>
-      <c r="E210"/>
-[...5 lines deleted...]
-      <c r="A211"/>
+    </row>
+    <row r="211" spans="1:6">
       <c r="B211" t="s">
         <v>494</v>
       </c>
       <c r="C211" t="s">
         <v>495</v>
       </c>
       <c r="D211" t="s">
         <v>496</v>
       </c>
-      <c r="E211"/>
-[...5 lines deleted...]
-      <c r="A212"/>
+    </row>
+    <row r="212" spans="1:6">
       <c r="B212" t="s">
         <v>560</v>
       </c>
       <c r="C212" t="s">
         <v>561</v>
       </c>
       <c r="D212" t="s">
         <v>562</v>
       </c>
-      <c r="E212"/>
-[...5 lines deleted...]
-      <c r="A213"/>
+    </row>
+    <row r="213" spans="1:6">
       <c r="B213" t="s">
         <v>563</v>
       </c>
       <c r="C213" t="s">
         <v>564</v>
       </c>
       <c r="D213" t="s">
         <v>565</v>
       </c>
-      <c r="E213"/>
-[...5 lines deleted...]
-      <c r="A214"/>
+    </row>
+    <row r="214" spans="1:6">
       <c r="B214" t="s">
         <v>566</v>
       </c>
       <c r="C214" t="s">
         <v>567</v>
       </c>
       <c r="D214" t="s">
         <v>568</v>
       </c>
-      <c r="E214"/>
-[...5 lines deleted...]
-      <c r="A215"/>
+    </row>
+    <row r="215" spans="1:6">
       <c r="B215" t="s">
         <v>569</v>
       </c>
       <c r="C215" t="s">
         <v>570</v>
       </c>
       <c r="D215" t="s">
         <v>571</v>
       </c>
-      <c r="E215"/>
-[...5 lines deleted...]
-      <c r="A216"/>
+    </row>
+    <row r="216" spans="1:6">
       <c r="B216" t="s">
         <v>521</v>
       </c>
       <c r="C216" t="s">
         <v>522</v>
       </c>
       <c r="D216" t="s">
         <v>523</v>
       </c>
-      <c r="E216"/>
-[...5 lines deleted...]
-      <c r="A217"/>
+    </row>
+    <row r="217" spans="1:6">
       <c r="B217" t="s">
         <v>527</v>
       </c>
       <c r="C217" t="s">
         <v>528</v>
       </c>
       <c r="D217" t="s">
         <v>529</v>
       </c>
-      <c r="E217"/>
-[...5 lines deleted...]
-      <c r="A218"/>
+    </row>
+    <row r="218" spans="1:6">
       <c r="B218" t="s">
         <v>572</v>
       </c>
       <c r="C218" t="s">
         <v>573</v>
       </c>
       <c r="D218" t="s">
         <v>574</v>
       </c>
-      <c r="E218"/>
-[...5 lines deleted...]
-      <c r="A219"/>
+    </row>
+    <row r="219" spans="1:6">
       <c r="B219" t="s">
         <v>575</v>
       </c>
       <c r="C219" t="s">
         <v>576</v>
       </c>
       <c r="D219" t="s">
         <v>577</v>
       </c>
-      <c r="E219"/>
-[...5 lines deleted...]
-      <c r="A220"/>
+    </row>
+    <row r="220" spans="1:6">
       <c r="B220" t="s">
         <v>578</v>
       </c>
       <c r="C220" t="s">
         <v>579</v>
       </c>
       <c r="D220" t="s">
         <v>580</v>
       </c>
-      <c r="E220"/>
-[...5 lines deleted...]
-      <c r="A221"/>
+    </row>
+    <row r="221" spans="1:6">
       <c r="B221" t="s">
         <v>530</v>
       </c>
       <c r="C221" t="s">
         <v>531</v>
       </c>
       <c r="D221" t="s">
         <v>532</v>
       </c>
-      <c r="E221"/>
-[...5 lines deleted...]
-      <c r="A222"/>
+    </row>
+    <row r="222" spans="1:6">
       <c r="B222" t="s">
         <v>581</v>
       </c>
       <c r="C222" t="s">
         <v>582</v>
       </c>
       <c r="D222" t="s">
         <v>583</v>
       </c>
-      <c r="E222"/>
-[...5 lines deleted...]
-      <c r="A223"/>
+    </row>
+    <row r="223" spans="1:6">
       <c r="B223" t="s">
         <v>584</v>
       </c>
       <c r="C223" t="s">
         <v>585</v>
       </c>
       <c r="D223" t="s">
         <v>586</v>
       </c>
-      <c r="E223"/>
-[...5 lines deleted...]
-      <c r="A224"/>
+    </row>
+    <row r="224" spans="1:6">
       <c r="B224" t="s">
         <v>512</v>
       </c>
       <c r="C224" t="s">
         <v>513</v>
       </c>
       <c r="D224" t="s">
         <v>514</v>
       </c>
-      <c r="E224"/>
-[...5 lines deleted...]
-      <c r="A225"/>
+    </row>
+    <row r="225" spans="1:6">
       <c r="B225" t="s">
         <v>515</v>
       </c>
       <c r="C225" t="s">
         <v>516</v>
       </c>
       <c r="D225" t="s">
         <v>517</v>
       </c>
-      <c r="E225"/>
-[...5 lines deleted...]
-      <c r="A226"/>
+    </row>
+    <row r="226" spans="1:6">
       <c r="B226" t="s">
         <v>587</v>
       </c>
       <c r="C226" t="s">
         <v>588</v>
       </c>
       <c r="D226" t="s">
         <v>481</v>
       </c>
-      <c r="E226"/>
-[...7 lines deleted...]
-      </c>
+    </row>
+    <row r="227" spans="1:6">
       <c r="B227" t="s">
-        <v>1</v>
+        <v>589</v>
       </c>
       <c r="C227" t="s">
-        <v>2</v>
+        <v>590</v>
       </c>
       <c r="D227" t="s">
-        <v>3</v>
-[...8 lines deleted...]
-      <c r="H227"/>
+        <v>591</v>
+      </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
-[...7 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft Corporation</Company>
+  <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>