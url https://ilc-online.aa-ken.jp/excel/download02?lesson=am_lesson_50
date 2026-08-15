--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -83,51 +83,51 @@
   <si>
     <t>/atyʰɛnkaŋri mantyʰat=tra mdolaraŋmu yantyʰak=kə sʰa yən=no kʰu=gə, amdo bze=nərɛ/</t>
   </si>
   <si>
     <t>ཨ་མདོའི་ས་ཆ་མྱིང་ཆེ་ནི་ར།</t>
   </si>
   <si>
     <t>アムドの土地は有名ですか？</t>
   </si>
   <si>
     <t>Is the land of Amdo famous?</t>
   </si>
   <si>
     <t>/amdu sʰatyʰa nyaŋ tyʰɛ=nəra/</t>
   </si>
   <si>
     <t>ལོས་ཆེ། ཨ་མྱེས་རྨ་ཆེན་བཟོ། མཚོ་སྔོན་པོ་བཟོ། དི་མོ་རི་ཙ་ཡ་ར་མཚོ་ཙ་ཡ ཡོད་ནིས་མི་ཚད་གི་བླ་ཆེན་དགོངས་པ་རབ་གསལ་དྲ་དི་མོ་སྐྱེས་ཆེན་ཙ་ཡ་བཟོ་ར འཁྲུངས་མྱོང་ནི་རེད།</t>
   </si>
   <si>
     <t>もちろん有名です。アムニ・マチェン, 青海湖などのすばらしい山や湖を有するだけでなく, ラチェン・ゴンパラプセルなどのすばらしい人物もお生まれになりました。</t>
   </si>
   <si>
     <t>Of course, it is famous. Not only does it have wonderful mountains and lakes such as Mt. Amnye Machen and Qinghai Lake, but also remarkable people like Lachen Gonpa Rapsel were born there.</t>
   </si>
   <si>
-    <t>/li tyʰɛ/ /amnye hmatyʰɛn-bzo, mtsʰoŋ̥onbo-bzo, tə-mo rə tsaya=ra mtsʰo tsaya yo =ni mə-tsʰak=kə blatyʰɛn goŋpa raphsat=tra tə-mo hkyetyʰɛn tsaya-bzo=ra ntrʰoŋ=nyoŋ=nərɛ/</t>
+    <t>/li tyʰɛ/  /amnye hmatyʰɛn-bzo, mtsʰoŋ̥onbo-bzo, tə-mo rə tsaya=ra mtsʰo tsaya yo =ni mə-tsʰak=kə blatyʰɛn goŋpa raphsat=tra tə-mo hkyetyʰɛn tsaya-bzo=ra ntrʰoŋ=nyoŋ=nərɛ/</t>
   </si>
   <si>
     <t>བླ་ཆེན་དགོངས་པ་རབ་གསལ་བདོག་གོ་མྱི་མྱིང་ཆེན་བཟིག་ཨི་རེད།</t>
   </si>
   <si>
     <t>ラチェン・ゴンパラプセルというのは有名な人ですか？</t>
   </si>
   <si>
     <t>Is Lachen Gongpa Rapsel a famous person?</t>
   </si>
   <si>
     <t>/blatyʰɛn goŋpa raphsal=dokko nyə nyaŋtyʰɛn=zək ə-rɛ/</t>
   </si>
   <si>
     <t>ལོས་ཡིན།</t>
   </si>
   <si>
     <t>もちろんです。</t>
   </si>
   <si>
     <t>Of course.</t>
   </si>
   <si>
     <t>/li yən/</t>
   </si>