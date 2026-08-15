--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -59,51 +59,51 @@
   <si>
     <t>ཁྱོ་ངོ་མ་ཕྱིར་ར་འགྱོ་རྒྱུ་ནས།</t>
   </si>
   <si>
     <t>あなたは本当に帰るのですか？</t>
   </si>
   <si>
     <t>Are you really going back?</t>
   </si>
   <si>
     <t>/kyʰo ŋoma syəra ngyo=gyə=ne/</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>ཨོ་ལོས། ད་འགྱོ་རན་བཏང་བཟིག</t>
   </si>
   <si>
     <t>はい。もう帰る頃になりました。</t>
   </si>
   <si>
     <t>Yes. It's about time to go back.</t>
   </si>
   <si>
-    <t>/ole/ /ta ngyo ran=taŋ=zək/</t>
+    <t>/ole/  /ta ngyo ran=taŋ=zək/</t>
   </si>
   <si>
     <t>ཁྱོའི་བོད་སྐད་ཙ་ཡ་གི་ལོག་སོང་བཟིག་གོ།</t>
   </si>
   <si>
     <t>あなたのチベット語はうまくなりましたね。</t>
   </si>
   <si>
     <t>Your Tibetan has improved.</t>
   </si>
   <si>
     <t>/kyʰu wohkat tsaya=kə lok=sʰoŋ=zək=ko/</t>
   </si>
   <si>
     <t>ཁྱོ་ཡོང་རུང་གོང་ང་། བོད་སྐད་དི་འདྲ་བཟིག་མི་ཤེས་གི་མོ།</t>
   </si>
   <si>
     <t>来たばかりの時はチベットをそれほど知らなかったのに。</t>
   </si>
   <si>
     <t>Even though you didn't know much about Tibet when your first came here.</t>
   </si>
   <si>
     <t>/kyʰo yoŋ=roŋkoŋŋa wohkat tə ndra=zək mə-hye=gə=mo/</t>
   </si>