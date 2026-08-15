--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -167,51 +167,51 @@
   <si>
     <t>/titsʰot hsəm=ma lehka le=ye ma sro-kʰom=zək=ra mɛt=tʰa/</t>
   </si>
   <si>
     <t>དེ། ཆུ་བཟིག་འཐུང་ར།</t>
   </si>
   <si>
     <t>はい。水でも飲んで。</t>
   </si>
   <si>
     <t>Yes. Drink some water.</t>
   </si>
   <si>
     <t>/ndɛ, tyʰə=zək ntʰoŋ=ra/</t>
   </si>
   <si>
     <t>ཨ་ཨ། དགེ་བ་བཟིག་རེད།</t>
   </si>
   <si>
     <t>ああ, 最高です。</t>
   </si>
   <si>
     <t>Ah, that's the best.</t>
   </si>
   <si>
-    <t>/a a, gewa=zək rɛ/</t>
+    <t>/a a,  gewa=zək rɛ/</t>
   </si>
   <si>
     <t>གྲོང་འགྱ།</t>
   </si>
   <si>
     <t>収穫（漢語「庄稼」からの借用語。チベット語でསྟོནともいう）</t>
   </si>
   <si>
     <t>harvest (a loanword from the Chinese "庄稼", also called སྟོན in Tibetan)</t>
   </si>
   <si>
     <t>/troŋngya/</t>
   </si>
   <si>
     <t>ན་ནིང་།</t>
   </si>
   <si>
     <t>去年</t>
   </si>
   <si>
     <t>last year</t>
   </si>
   <si>
     <t>/nanaŋ/</t>
   </si>