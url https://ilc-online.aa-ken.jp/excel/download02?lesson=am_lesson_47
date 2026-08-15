--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -131,51 +131,51 @@
   <si>
     <t>/htsinkʰor mɛ=na, traŋo=o ngyo mə-tʰək=kə/</t>
   </si>
   <si>
     <t>གློག་སྐུད་བཙོང་སོའི་ཚོང་ཁང་ཨི་ཡོད།</t>
   </si>
   <si>
     <t>コードを売っているお店はありますか？</t>
   </si>
   <si>
     <t>Is there a store that sells cords?</t>
   </si>
   <si>
     <t>/hlokhkət ptsoŋ-sʰu tsʰoŋkʰaŋ ə-yo/</t>
   </si>
   <si>
     <t>ཡོད་གི། གློག་ཆས་བཙོང་སཱོ་འགྱོ་ཨཱ་ཅིག་ལྟ།</t>
   </si>
   <si>
     <t>あります。電気街に行って見てみましょう。</t>
   </si>
   <si>
     <t>Yes, let's go to the electric town and take a look.</t>
   </si>
   <si>
-    <t>/yok=kə/ /hloktyʰe ptsoŋ-sʰo=o ngyo=a tyək hta/</t>
+    <t>/yok=kə/  /hloktyʰe ptsoŋ-sʰo=o ngyo=a tyək hta/</t>
   </si>
   <si>
     <t>གྱབ་གཅིག་ག་འགྱོ་རོགས་བཟིག་བྱས་ན་ཨི་ཆོག་གི།</t>
   </si>
   <si>
     <t>一緒に行ってもらってもいいですか？</t>
   </si>
   <si>
     <t>Can you go with me?</t>
   </si>
   <si>
     <t>/kyap htyək=a ngyo-rok=zək yi=na ə-tyʰok=kə/</t>
   </si>
   <si>
     <t>ལོས་ཆོག</t>
   </si>
   <si>
     <t>もちろんいいです。</t>
   </si>
   <si>
     <t>Of course, I can.</t>
   </si>
   <si>
     <t>/le tyʰok/</t>
   </si>