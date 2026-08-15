--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -62,51 +62,51 @@
   <si>
     <t>なんてこった。財布がない。</t>
   </si>
   <si>
     <t>Oh no! I don't have my wallet.</t>
   </si>
   <si>
     <t>/ayoo, gorkʰək mɛk=kə/</t>
   </si>
   <si>
     <t>སྒོར་ཁུག་བོར་སོང་བཟིག</t>
   </si>
   <si>
     <t>財布がなくなってしまった。</t>
   </si>
   <si>
     <t>My wallet is gone.</t>
   </si>
   <si>
     <t>/gorkʰək wor=sʰoŋ=zək/</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
-    <t>ངོ་མ་མེད་ག,ཞེ་གི་ཅིག་ཚོའུ་ར།</t>
+    <t>ངོ་མ་མེད་ག ཞེ་གི་ཅིག་ཚོའུ་ར།</t>
   </si>
   <si>
     <t>本当にないの？よく探してみて。</t>
   </si>
   <si>
     <t>Are you sure it's not there? Look carefully.</t>
   </si>
   <si>
     <t>/ŋoma mɛk=ka/ /syegə tyək tsʰu=ra/</t>
   </si>
   <si>
     <t>ངོ་མ་མེད་གི།</t>
   </si>
   <si>
     <t>本当にないよ。</t>
   </si>
   <si>
     <t>It's really not there.</t>
   </si>
   <si>
     <t>/ŋoma mɛk=kə/</t>
   </si>
   <si>
     <t>རྐུན་མས་བརྐུས་བཏང་ནོ་ཁོ་ཐག་རེད།</t>
   </si>