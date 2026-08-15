--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -35,60 +35,60 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>話者</t>
   </si>
   <si>
     <t>原語</t>
   </si>
   <si>
     <t>日本語</t>
   </si>
   <si>
     <t>英語</t>
   </si>
   <si>
     <t>注釈（日本語）</t>
   </si>
   <si>
     <t>注釈（英語）</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
-    <t>ཁྱོ་རྟ་ཞོན་ན་ངན་ག,ཁྱོ་སྐྱ་བདེ་རེད་ལ།</t>
+    <t>ཁྱོ་རྟ་ཞོན་ན་ངན་ག (または ཁྱོ་སྐྱ་བདེ་རེད་ལ།)</t>
   </si>
   <si>
     <t>あなたは馬に乗るのが上手ですね。</t>
   </si>
   <si>
     <t>You are good at riding horses.</t>
   </si>
   <si>
-    <t>/kyʰo hta syon=na ŋan=ga/ /kyʰo hkyabdɛ rɛl=a/</t>
+    <t>/kyʰo hta syon=na ŋan=ga/  /kyʰo hkyabdɛ rɛl=a/</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>ཆུང་རུས་བཟིག་གི་ཞོན་ནོ་ཁུའུ་རེད།</t>
   </si>
   <si>
     <t>小さい時から乗っているせいです。</t>
   </si>
   <si>
     <t>Because I have been riding since I was little.</t>
   </si>
   <si>
     <t>/tyʰoŋ=ri=zək=kə syon=no kʰu rɛ/</t>
   </si>
   <si>
     <t>རྟ་ད་སྔོན་ཆད་བཟིག་ནས་བུད་ལེ་འབྲོག་ཀ་གི་རྐང་ལག་གི་ཁ་མ་རེད།</t>
   </si>
   <si>
     <t>馬は以前から牧民の手足の代わりです。</t>
   </si>
   <si>
     <t>Horses have been a substitute for the hands and feet of herders since ancient times.</t>
   </si>