--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -311,51 +311,51 @@
   <si>
     <t>ན།</t>
   </si>
   <si>
     <t>沼</t>
   </si>
   <si>
     <t>swamp</t>
   </si>
   <si>
     <t>པ།</t>
   </si>
   <si>
     <t>キス</t>
   </si>
   <si>
     <t>kiss</t>
   </si>
   <si>
     <t>བ།</t>
   </si>
   <si>
     <t>～できる，～するのに耐える</t>
   </si>
   <si>
-    <t>can, endure doing something</t>
+    <t>can,  endure doing something</t>
   </si>
   <si>
     <t>མ་ཁ།</t>
   </si>
   <si>
     <t>下唇，主要な</t>
   </si>
   <si>
     <t>lower lip, major</t>
   </si>
   <si>
     <t>/makʰa/</t>
   </si>
   <si>
     <t>ཙ་ཡ།</t>
   </si>
   <si>
     <t>すばらしい</t>
   </si>
   <si>
     <t>wonderful</t>
   </si>
   <si>
     <t>/tsaya/</t>
   </si>