--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -281,51 +281,51 @@
   <si>
     <t>～日, 日にち</t>
   </si>
   <si>
     <t>date</t>
   </si>
   <si>
     <t>/tsʰewa/</t>
   </si>
   <si>
     <t>གཉིར་སྤི་ཚེས་བ་བཅུའུ་བཞི། (གཉིར་པའི་ཚེས་བ་བཅུའུ་བཞི།)</t>
   </si>
   <si>
     <t>February 14th</t>
   </si>
   <si>
     <t>/hnyərhpə tsʰewa ptyəbzyə/</t>
   </si>
   <si>
     <t>རྒྱ་གི་ལོ་སར།</t>
   </si>
   <si>
     <t>漢族の正月（春節）</t>
   </si>
   <si>
-    <t>Chinese New Year</t>
+    <t xml:space="preserve">Chinese New Year </t>
   </si>
   <si>
     <t>/rgya=kə losʰar/</t>
   </si>
   <si>
     <t>ཐོ་ཐུག</t>
   </si>
   <si>
     <t>ぶつかる（未完了形, 完了形）</t>
   </si>
   <si>
     <t>bump into (imperfect, perfect)</t>
   </si>
   <si>
     <t>/tʰo tʰək/</t>
   </si>
   <si>
     <t>［完］=འེ＋བསྡད།</t>
   </si>
   <si>
     <t>（ずっと）～している（བསྡདは結果の状態, 現在までの継続的動作を表す補助動詞）</t>
   </si>
   <si>
     <t>have been doing ~ (བསྡད is an auxiliary verb expressing a resulting state or a continuous action up to the present)</t>
   </si>
@@ -1273,51 +1273,51 @@
       <c r="A20"/>
       <c r="B20" t="s">
         <v>80</v>
       </c>
       <c r="C20" t="s">
         <v>81</v>
       </c>
       <c r="D20" t="s">
         <v>82</v>
       </c>
       <c r="E20" t="s">
         <v>83</v>
       </c>
       <c r="F20" t="s">
         <v>83</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>84</v>
       </c>
       <c r="C21">
-        <v>46067</v>
+        <v>45702</v>
       </c>
       <c r="D21" t="s">
         <v>85</v>
       </c>
       <c r="E21" t="s">
         <v>86</v>
       </c>
       <c r="F21" t="s">
         <v>86</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>87</v>
       </c>
       <c r="C22" t="s">
         <v>88</v>
       </c>
       <c r="D22" t="s">
         <v>89</v>
       </c>
       <c r="E22" t="s">