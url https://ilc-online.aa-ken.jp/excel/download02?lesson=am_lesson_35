--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>話者</t>
   </si>
   <si>
     <t>原語</t>
   </si>
   <si>
     <t>日本語</t>
   </si>
   <si>
     <t>英語</t>
   </si>
   <si>
     <t>注釈（日本語）</t>
   </si>
   <si>
     <t>注釈（英語）</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>ཁྱི་ཀཱ་འགྱོ་སྐྱད་ཀོའི་ཕེའོ་ཉོས་འེ་བཞག་ཡོད་ལ།</t>
   </si>
   <si>
@@ -260,84 +260,126 @@
   <si>
     <t>early one</t>
   </si>
   <si>
     <t>/ŋ̥awa-mo/</t>
   </si>
   <si>
     <t>དུས་ཚོད།</t>
   </si>
   <si>
     <t>時間</t>
   </si>
   <si>
     <t>time</t>
   </si>
   <si>
     <t>/titsʰot/</t>
   </si>
   <si>
     <t>བརྒྱད་དྲ་ཤ་ཚ།</t>
   </si>
   <si>
     <t>8時半</t>
   </si>
   <si>
+    <t>8:30</t>
+  </si>
+  <si>
     <t>/brgyat=tra hyatsʰa/</t>
   </si>
   <si>
     <t>ཤ་ཚ།</t>
   </si>
   <si>
     <t>半, 半分</t>
   </si>
   <si>
     <t>half</t>
   </si>
   <si>
     <t>/hyatsʰa/</t>
   </si>
   <si>
     <t>གཞུག་མོ།</t>
   </si>
   <si>
     <t>後のもの</t>
   </si>
   <si>
     <t>later one</t>
   </si>
   <si>
     <t>/zyək-mo/</t>
   </si>
   <si>
     <t>བཅུག་ཆིག་ར་སྐར་མ་བཅོ་ལྔ་།</t>
   </si>
   <si>
+    <t>11時15分</t>
+  </si>
+  <si>
+    <t>11:15</t>
+  </si>
+  <si>
     <t>/ptyəktyʰək=ra hkarma ptyorŋa/</t>
   </si>
   <si>
+    <t>3時20分</t>
+  </si>
+  <si>
+    <t>3:20</t>
+  </si>
+  <si>
+    <t>2時50分</t>
+  </si>
+  <si>
+    <t>2:50</t>
+  </si>
+  <si>
+    <t>12時45分</t>
+  </si>
+  <si>
+    <t>12:45</t>
+  </si>
+  <si>
     <t>4時半</t>
+  </si>
+  <si>
+    <t>4:30</t>
+  </si>
+  <si>
+    <t>8時15分</t>
+  </si>
+  <si>
+    <t>8:15</t>
+  </si>
+  <si>
+    <t>7時40分</t>
+  </si>
+  <si>
+    <t>7:40</t>
   </si>
   <si>
     <t>明日来る先生</t>
   </si>
   <si>
     <t>a teacher who comes tomorrow</t>
   </si>
   <si>
     <t>本を読んでいる人</t>
   </si>
   <si>
     <t>a person who is reading a book</t>
   </si>
   <si>
     <t>遊んでいる子供</t>
   </si>
   <si>
     <t>a child who is playing</t>
   </si>
   <si>
     <t>私が読んでいる本</t>
   </si>
   <si>
     <t>a book which I am reading</t>
   </si>
@@ -1078,256 +1120,256 @@
         <v>76</v>
       </c>
       <c r="C19" t="s">
         <v>77</v>
       </c>
       <c r="D19" t="s">
         <v>78</v>
       </c>
       <c r="E19" t="s">
         <v>79</v>
       </c>
       <c r="F19" t="s">
         <v>79</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>80</v>
       </c>
       <c r="C20" t="s">
         <v>81</v>
       </c>
-      <c r="D20">
-        <v>0.35416666666667</v>
+      <c r="D20" t="s">
+        <v>82</v>
       </c>
       <c r="E20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>0.46875</v>
+        <v>92</v>
+      </c>
+      <c r="C23" t="s">
+        <v>93</v>
+      </c>
+      <c r="D23" t="s">
+        <v>94</v>
       </c>
       <c r="E23" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="F23" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24"/>
       <c r="B24"/>
-      <c r="C24">
-[...3 lines deleted...]
-        <v>0.13888888888889</v>
+      <c r="C24" t="s">
+        <v>96</v>
+      </c>
+      <c r="D24" t="s">
+        <v>97</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25"/>
       <c r="B25"/>
-      <c r="C25">
-[...3 lines deleted...]
-        <v>0.11805555555556</v>
+      <c r="C25" t="s">
+        <v>98</v>
+      </c>
+      <c r="D25" t="s">
+        <v>99</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26"/>
       <c r="B26"/>
-      <c r="C26">
-[...3 lines deleted...]
-        <v>0.53125</v>
+      <c r="C26" t="s">
+        <v>100</v>
+      </c>
+      <c r="D26" t="s">
+        <v>101</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>0.1875</v>
+        <v>102</v>
+      </c>
+      <c r="D27" t="s">
+        <v>103</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28"/>
       <c r="B28"/>
-      <c r="C28">
-[...3 lines deleted...]
-        <v>0.34375</v>
+      <c r="C28" t="s">
+        <v>104</v>
+      </c>
+      <c r="D28" t="s">
+        <v>105</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29"/>
       <c r="B29"/>
-      <c r="C29">
-[...3 lines deleted...]
-        <v>0.31944444444444</v>
+      <c r="C29" t="s">
+        <v>106</v>
+      </c>
+      <c r="D29" t="s">
+        <v>107</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="D30" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="D31" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32"/>
       <c r="B32"/>
       <c r="C32" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="D32" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33"/>
       <c r="B33"/>
       <c r="C33" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="D33" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>0</v>
       </c>
       <c r="B34" t="s">
         <v>1</v>
       </c>
       <c r="C34" t="s">
         <v>2</v>
       </c>
       <c r="D34" t="s">
         <v>3</v>
       </c>
       <c r="E34" t="s">
         <v>4</v>
       </c>
       <c r="F34" t="s">
         <v>5</v>
       </c>