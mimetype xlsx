--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -194,51 +194,51 @@
   <si>
     <t>དེ་དགོང་མི་འཐུང་། ཁོ་ཐག་ཡིན། ཡུམ་དུམ་པ།</t>
   </si>
   <si>
     <t>今夜は飲みません。絶対に。</t>
   </si>
   <si>
     <t>I'm not drinking tonight. Definitely not.</t>
   </si>
   <si>
     <t>/tɛrgoŋ mə-ntʰoŋ/ /kʰotʰak yən/ /yəmtəmpa/</t>
   </si>
   <si>
     <t>འུ་ཉི་ཀ</t>
   </si>
   <si>
     <t>私たち2人（包括形）</t>
   </si>
   <si>
     <t>two of us (inclusive)</t>
   </si>
   <si>
     <t>/ənyəka/</t>
   </si>
   <si>
-    <t>［未完/命］=རེ(⤴)</t>
+    <t>［未完/命］=རེ(↗)</t>
   </si>
   <si>
     <t>～しませんか？（「勧誘」を表す終助詞）</t>
   </si>
   <si>
     <t>Would you like to do ~? (a final particle expressing "solicitation")</t>
   </si>
   <si>
     <t>/=re/</t>
   </si>
   <si>
     <t>ལྟོགས།</t>
   </si>
   <si>
     <t>お腹がすく（未完了形, 完了形）</t>
   </si>
   <si>
     <t>I'm hungry (imperfect, perfect)</t>
   </si>
   <si>
     <t>/htok/</t>
   </si>
   <si>
     <t>ཟ་ཁང་།</t>
   </si>