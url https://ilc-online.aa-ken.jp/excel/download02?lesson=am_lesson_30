--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -59,51 +59,51 @@
   <si>
     <t>ཨ་མདཱོ་ཡོང་ནོ་ཐོག་དོང་བོ་ཡིན་ན།</t>
   </si>
   <si>
     <t>アムドに来たのは初めてですか？</t>
   </si>
   <si>
     <t>Is this your first time in Amdo?</t>
   </si>
   <si>
     <t>/amdo=o yoŋ=no tʰok toŋwo yən=na/</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>མིན། ཐེངས་གཉིས་བ་ཡིན།</t>
   </si>
   <si>
     <t>違います。2回目です。</t>
   </si>
   <si>
     <t>No, it's my second time.</t>
   </si>
   <si>
-    <t>/mən/ /tʰaŋ hnyiwa yən/</t>
+    <t>/mən/  /tʰaŋ hnyiwa yən/</t>
   </si>
   <si>
     <t>ཁྱོ་ས་ཆ་གང་གང་ང་སོང་ང་།</t>
   </si>
   <si>
     <t>あなたはどんなところに行きましたか？</t>
   </si>
   <si>
     <t>Where have you visited?</t>
   </si>
   <si>
     <t>/kyʰo sʰatyʰa kaŋ kaŋ=ŋa sʰoŋ=ŋa/</t>
   </si>
   <si>
     <t>ང་ཁམ་ར་ར་མཚོ་སྔོན་པཱོ་སོང་ང་།</t>
   </si>
   <si>
     <t>私はカムラと青海湖に行きました。</t>
   </si>
   <si>
     <t>I went to Kamra and Qinghai Lake.</t>
   </si>
   <si>
     <t>/ŋa kʰamra=ra mtsʰoŋ̥onbo=o sʰoŋ=ŋa/</t>
   </si>