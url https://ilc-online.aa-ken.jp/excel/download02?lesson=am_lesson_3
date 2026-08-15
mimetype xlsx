--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1145,51 +1145,51 @@
   <si>
     <t>forget (imperfect, perfect)</t>
   </si>
   <si>
     <t>/bdyɛt/</t>
   </si>
   <si>
     <t>བསྣན།</t>
   </si>
   <si>
     <t>加えた</t>
   </si>
   <si>
     <t>add (perfect)</t>
   </si>
   <si>
     <t>/bnan/</t>
   </si>
   <si>
     <t>བསྙམས།</t>
   </si>
   <si>
     <t>平らにした</t>
   </si>
   <si>
-    <t>flatten (perfect)</t>
+    <t xml:space="preserve">flatten (perfect) </t>
   </si>
   <si>
     <t>/bnyam/</t>
   </si>
   <si>
     <t>བློ།</t>
   </si>
   <si>
     <t>/blo/</t>
   </si>
   <si>
     <t>བརླ།</t>
   </si>
   <si>
     <t>太もも</t>
   </si>
   <si>
     <t>thigh</t>
   </si>
   <si>
     <t>/bla/</t>
   </si>
   <si>
     <t>སྦྲ།</t>
   </si>