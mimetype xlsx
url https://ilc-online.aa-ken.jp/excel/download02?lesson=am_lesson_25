--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -212,51 +212,51 @@
   <si>
     <t>dictionary</t>
   </si>
   <si>
     <t>/tsʰəkmdzot/</t>
   </si>
   <si>
     <t>རྒྱ་ཡིག</t>
   </si>
   <si>
     <t>漢語, 漢字</t>
   </si>
   <si>
     <t>Chinese languae, Chinese characters</t>
   </si>
   <si>
     <t>/rgyayək/</t>
   </si>
   <si>
     <t>ཨ་མདོའི་ཁ་སྐད།</t>
   </si>
   <si>
     <t>アムド口語</t>
   </si>
   <si>
-    <t>spoken Amdo Tibetan</t>
+    <t xml:space="preserve"> spoken Amdo Tibetan</t>
   </si>
   <si>
     <t>/amdu kʰahkat/</t>
   </si>
   <si>
     <t>དི་ཡིན་ན།</t>
   </si>
   <si>
     <t>それなら</t>
   </si>
   <si>
     <t>then</t>
   </si>
   <si>
     <t>/tə yən=na/</t>
   </si>
   <si>
     <t>རླངས་འཁོར་འབབ་ཚིགས།</t>
   </si>
   <si>
     <t>バスステーション</t>
   </si>
   <si>
     <t>bus station</t>
   </si>