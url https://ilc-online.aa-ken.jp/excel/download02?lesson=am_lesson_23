--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -209,78 +209,78 @@
   <si>
     <t>青海</t>
   </si>
   <si>
     <t>Qinghai</t>
   </si>
   <si>
     <t>/mtsʰoŋ̥on/</t>
   </si>
   <si>
     <t>མི་རིགས།</t>
   </si>
   <si>
     <t>民族</t>
   </si>
   <si>
     <t>ethnicity</t>
   </si>
   <si>
     <t>/mərək/</t>
   </si>
   <si>
     <t>སློབ་གྲྭ་ཆེན་མོ།</t>
   </si>
   <si>
-    <t>大学（ཆེན་མོ は「大きい」という意味の形容詞，ただし，このような熟語中以外では普通，ཆེ་བོ と言う）</t>
+    <t>大学（ཆེན་མོ  は「大きい」という意味の形容詞，ただし，このような熟語中以外では普通，ཆེ་བོ と言う）</t>
   </si>
   <si>
     <t>university (ཆེན་མོ is an adjective meaning "large", but other than phrases like this it is usually called ཆེ་བོ)</t>
   </si>
   <si>
     <t>/lhoptra tyʰɛnmo/</t>
   </si>
   <si>
     <t>ཁྱོས།</t>
   </si>
   <si>
     <t>あなたが（ཁྱོ「あなた」の能格形）</t>
   </si>
   <si>
     <t>you (ergative form of ཁྱོ "you")</t>
   </si>
   <si>
     <t>/kyʰe/</t>
   </si>
   <si>
     <t>བོད་ཡིག</t>
   </si>
   <si>
     <t>チベット語，チベット文語，チベット文字</t>
   </si>
   <si>
-    <t>Tibetan language, Literal Tibetan language, Tibetan script</t>
+    <t>Tibetan language, Literal Tibetan  language, Tibetan script</t>
   </si>
   <si>
     <t>/woyək/</t>
   </si>
   <si>
     <t>སྦྱང་།</t>
   </si>
   <si>
     <t>勉強する，学ぶ（未完了形，同じく未完了形に སྦྱོང という形もある）</t>
   </si>
   <si>
     <t>study, learn (imperfect, also known as སྦྱོང)</t>
   </si>
   <si>
     <t>/dyaŋ/</t>
   </si>
   <si>
     <t>［未完］=གི་ཡོད།</t>
   </si>
   <si>
     <t>～している（「進行・習慣」を表す助動詞，ウチ）</t>
   </si>
   <si>
     <t>is/are doing ～（Self, an auxiliary verb expressing "progress/habit")</t>
   </si>