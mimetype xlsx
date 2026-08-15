--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -374,51 +374,51 @@
   <si>
     <t>/ta/</t>
   </si>
   <si>
     <t>དགོ། (དགོས།)</t>
   </si>
   <si>
     <t>必要である</t>
   </si>
   <si>
     <t>necessary</t>
   </si>
   <si>
     <t>/go, rgo/</t>
   </si>
   <si>
     <t>ཁྱོད་སུ་ཡིན་ན།</t>
   </si>
   <si>
     <t>あなたは誰ですか？</t>
   </si>
   <si>
     <t>Who are you?</t>
   </si>
   <si>
-    <t>ང ~ ཡིན།</t>
+    <t>ང ~  ཡིན།</t>
   </si>
   <si>
     <t>私は〜です。</t>
   </si>
   <si>
     <t>I am ...</t>
   </si>
   <si>
     <t>ペンは机の上にあります。</t>
   </si>
   <si>
     <t>The pen is on the desk.</t>
   </si>
   <si>
     <t>羊は家のそばにいます。</t>
   </si>
   <si>
     <t>The sheep are near the house.</t>
   </si>
   <si>
     <t>母は家の中にいます。</t>
   </si>
   <si>
     <t>My mother is in the house.</t>
   </si>