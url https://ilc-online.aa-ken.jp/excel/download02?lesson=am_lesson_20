--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>話者</t>
   </si>
   <si>
     <t>原語</t>
   </si>
   <si>
     <t>日本語</t>
   </si>
   <si>
     <t>英語</t>
   </si>
   <si>
     <t>注釈（日本語）</t>
   </si>
   <si>
     <t>注釈（英語）</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>ཁྱོ་བདེ་མོ་ཡིན་ན།</t>
   </si>
   <si>
@@ -74,390 +74,393 @@
   <si>
     <t>ང་བདེ་མོ་ཡིན། ཁྱོ་བདེ་མོ་ཡིན་ན།</t>
   </si>
   <si>
     <t>私は元気です。あなたは元気ですか？</t>
   </si>
   <si>
     <t>I'm fine. And you?</t>
   </si>
   <si>
     <t>/ŋa bdɛmo yən/ /kyʰo bdɛmo yən=na/</t>
   </si>
   <si>
     <t>བདེ་མོ་ཡིན། བདེ་མོ་ཡིན།</t>
   </si>
   <si>
     <t>元気です。元気です。</t>
   </si>
   <si>
     <t>I'm fine. I'm fine.</t>
   </si>
   <si>
     <t>/bdɛmo yən, bdɛmo yən/</t>
   </si>
   <si>
+    <t xml:space="preserve">ཁྱོ་གང་ང་འགྱོ་རྒྱུས། </t>
+  </si>
+  <si>
+    <t>あなたはどこに行きますか？</t>
+  </si>
+  <si>
+    <t>Where are you going?</t>
+  </si>
+  <si>
+    <t>/kyʰo kaŋ=ŋa ngyo=gyi/</t>
+  </si>
+  <si>
+    <t>ང་ཡུའུ་འ་འགྱོ་རྒྱུས།</t>
+  </si>
+  <si>
+    <t>私は家に行きます。</t>
+  </si>
+  <si>
+    <t>I'm going home.</t>
+  </si>
+  <si>
+    <t>/ŋa yu=a ngyo=gyi/</t>
+  </si>
+  <si>
+    <t>ང་སྲང་ང་འགྱོ་རྒྱུ་ཡིན།</t>
+  </si>
+  <si>
+    <t>私は街に行きます。</t>
+  </si>
+  <si>
+    <t>I'm going to the city.</t>
+  </si>
+  <si>
+    <t>/ŋa sraŋ=ŋa ngyo=gyəyən/</t>
+  </si>
+  <si>
+    <t>ངའི་བཟང་ས་ཐུག་རྒྱུ་ཡིན།</t>
+  </si>
+  <si>
+    <t>私の親友に会います。</t>
+  </si>
+  <si>
+    <t>I'm going to meet my best friend.</t>
+  </si>
+  <si>
+    <t>/ŋə bzaŋsʰa tʰək=gyəyən/</t>
+  </si>
+  <si>
+    <t>ཁུར་རྒེ་གང་ང་འགྱོ་རྒྱུ་རེད།</t>
+  </si>
+  <si>
+    <t>彼はどこに行きますか？</t>
+  </si>
+  <si>
+    <t>Where is he going?</t>
+  </si>
+  <si>
+    <t>/kʰərgɛ kaŋ=ŋa ngyo=gyərɛ/</t>
+  </si>
+  <si>
+    <t>ར་རྒེ་སློབ་གྲྭྰ་འགྱོ་རྒྱུ་རེད།</t>
+  </si>
+  <si>
+    <t>彼は学校に行きます。</t>
+  </si>
+  <si>
+    <t>He is going to school.</t>
+  </si>
+  <si>
+    <t>/kʰərgɛ lhoptra=a ngyo=gyərɛ/</t>
+  </si>
+  <si>
+    <t>ཡཱ། ཡཱ། ད་བདེ་མོ་བྱོས། གཞུག་ནས་ཐུག་ཨ།</t>
+  </si>
+  <si>
+    <t>はいはい。それではさようなら。また会いましょうね。</t>
+  </si>
+  <si>
+    <t>Okay okay. Goodbye then. See you again.</t>
+  </si>
+  <si>
+    <t>/yaa, yaa, ta bdɛmo hyi/ /zyək=ne tʰək=a/</t>
+  </si>
+  <si>
+    <t>~=ན།</t>
+  </si>
+  <si>
+    <t>～か？（疑問を表す終助詞）</t>
+  </si>
+  <si>
+    <t>a sentence final particle expressing interrogation</t>
+  </si>
+  <si>
+    <t>/=na/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">གང་ང་། </t>
+  </si>
+  <si>
+    <t>どこへ</t>
+  </si>
+  <si>
+    <t>to where</t>
+  </si>
+  <si>
+    <t>/kaŋ=ŋa/ =ང は与格助詞</t>
+  </si>
+  <si>
+    <t xml:space="preserve">འགྱོ། (འགྲོ།) </t>
+  </si>
+  <si>
+    <t>行く（未完了形）</t>
+  </si>
+  <si>
+    <t>go (imperfect)</t>
+  </si>
+  <si>
+    <t>/ngyo/</t>
+  </si>
+  <si>
+    <t>［未完］=རྒྱུ་ཡིན།（縮約形 =རྒྱུས）</t>
+  </si>
+  <si>
+    <t>～します（未来，ウチ）</t>
+  </si>
+  <si>
+    <t>will do (future, Self)</t>
+  </si>
+  <si>
+    <t>/=gyəyən/ (/=gyi/)</t>
+  </si>
+  <si>
+    <t>ཡུའུ། (ཡུལ།)</t>
+  </si>
+  <si>
+    <t>家</t>
+  </si>
+  <si>
+    <t>house</t>
+  </si>
+  <si>
+    <t>/yu/</t>
+  </si>
+  <si>
+    <t>~=འ། (=ལ།)</t>
+  </si>
+  <si>
+    <t>～に，～へ，～としては，～につき</t>
+  </si>
+  <si>
+    <t>to, for, as, per</t>
+  </si>
+  <si>
+    <t>/=a/ 与格助詞。この助詞がくっつく単語の末尾の音によって形が異なる</t>
+  </si>
+  <si>
+    <t>སྲང་།</t>
+  </si>
+  <si>
+    <t>街</t>
+  </si>
+  <si>
+    <t>town</t>
+  </si>
+  <si>
+    <t>/sraŋ/</t>
+  </si>
+  <si>
+    <t>ཐུག</t>
+  </si>
+  <si>
+    <t>会う（未完了形，完了形，命令形）</t>
+  </si>
+  <si>
+    <t>meet (imperfect, perfect, imperative)</t>
+  </si>
+  <si>
+    <t>/tʰək/</t>
+  </si>
+  <si>
+    <t>རྒྱུ་རེད།</t>
+  </si>
+  <si>
+    <t>～します，～するでしょう（未来，推量，ソト）</t>
+  </si>
+  <si>
+    <t>will do, may do (future, inferential, Other)</t>
+  </si>
+  <si>
+    <t>/=gyərɛ/</t>
+  </si>
+  <si>
+    <t>སློབ་གྲྭྰ།</t>
+  </si>
+  <si>
+    <t>学校へ，学校に</t>
+  </si>
+  <si>
+    <t>to school</t>
+  </si>
+  <si>
+    <t>/lhoptra=a/ སློབ་གྲྭ「学校」の与格形</t>
+  </si>
+  <si>
+    <t>ཡཱ།</t>
+  </si>
+  <si>
+    <t>やあ，はい（肯定の返事やあいづちに用いる）</t>
+  </si>
+  <si>
+    <t>hi, yes (used as an affirmative response or interjection)</t>
+  </si>
+  <si>
+    <t>/yaa/</t>
+  </si>
+  <si>
+    <t>ད།</t>
+  </si>
+  <si>
+    <t>それでは</t>
+  </si>
+  <si>
+    <t>then</t>
+  </si>
+  <si>
+    <t>/ta/</t>
+  </si>
+  <si>
+    <t>བདེ་མོ་བྱོས།</t>
+  </si>
+  <si>
+    <t>さようなら</t>
+  </si>
+  <si>
+    <t>goodbye</t>
+  </si>
+  <si>
+    <t>/bdɛmo hyi/</t>
+  </si>
+  <si>
+    <t>བྱོས།</t>
+  </si>
+  <si>
+    <t>する（命令形）</t>
+  </si>
+  <si>
+    <t>do (imperative)</t>
+  </si>
+  <si>
+    <t>/hyi/</t>
+  </si>
+  <si>
+    <t>གཞུག་ནས་ཐུག་ཨ།</t>
+  </si>
+  <si>
+    <t>また会いましょうね</t>
+  </si>
+  <si>
+    <t>see you again</t>
+  </si>
+  <si>
+    <t>/zyək=ne tʰək=a/</t>
+  </si>
+  <si>
+    <t>གཞུག་ནས།</t>
+  </si>
+  <si>
+    <t>後で</t>
+  </si>
+  <si>
+    <t>later</t>
+  </si>
+  <si>
+    <t>/zyək=ne/</t>
+  </si>
+  <si>
+    <t>~=ཨ།</t>
+  </si>
+  <si>
+    <t>～ね（「強意」を表す終助詞）</t>
+  </si>
+  <si>
+    <t>sentence final particle expressing "emphasis"</t>
+  </si>
+  <si>
+    <t>/=a/</t>
+  </si>
+  <si>
+    <t>ཨ་མདོ།</t>
+  </si>
+  <si>
+    <t>རེབ་ཀོང་།</t>
+  </si>
+  <si>
+    <t>ལྷ་ས།</t>
+  </si>
+  <si>
+    <t>ལུག</t>
+  </si>
+  <si>
+    <t>བ་གླང་།</t>
+  </si>
+  <si>
+    <t>རྒྱ་གར།</t>
+  </si>
+  <si>
+    <t>རྒྱ་ནག</t>
+  </si>
+  <si>
+    <t>中国の内地（漢族居住地区）</t>
+  </si>
+  <si>
+    <t>Inland China (Han Chinese areas)</t>
+  </si>
+  <si>
+    <t>དགོན་པ།</t>
+  </si>
+  <si>
+    <t>寺</t>
+  </si>
+  <si>
+    <t>temple</t>
+  </si>
+  <si>
+    <t>སྐུ་འབུམ།</t>
+  </si>
+  <si>
+    <t>クンブム（寺）</t>
+  </si>
+  <si>
+    <t>Kumbum (monastery)</t>
+  </si>
+  <si>
+    <t>ནང་།</t>
+  </si>
+  <si>
+    <t>中</t>
+  </si>
+  <si>
+    <t>inside</t>
+  </si>
+  <si>
     <t>ཁྱོ་གང་ང་འགྱོ་རྒྱུས།</t>
-  </si>
-[...337 lines deleted...]
-    <t>inside</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1531,51 +1534,51 @@
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40"/>
       <c r="B40" t="s">
         <v>131</v>
       </c>
       <c r="C40" t="s">
         <v>132</v>
       </c>
       <c r="D40" t="s">
         <v>133</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>20</v>
+        <v>134</v>
       </c>
       <c r="C41" t="s">
         <v>21</v>
       </c>
       <c r="D41" t="s">
         <v>22</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>0</v>
       </c>
       <c r="B42" t="s">
         <v>1</v>
       </c>
       <c r="C42" t="s">
         <v>2</v>
       </c>
       <c r="D42" t="s">
         <v>3</v>
       </c>