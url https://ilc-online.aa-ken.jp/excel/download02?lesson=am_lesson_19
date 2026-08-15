--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -71,63 +71,63 @@
   <si>
     <t>B</t>
   </si>
   <si>
     <t>ང་ཉི་ཧོང་གི་ཡིན།</t>
   </si>
   <si>
     <t>私は日本の出身です。</t>
   </si>
   <si>
     <t>I am from Japan.</t>
   </si>
   <si>
     <t>/ŋa nyəhoŋ=ngə yən/</t>
   </si>
   <si>
     <t>ཉི་ཧོང་ཐཱོ་ཁྱཱོ་གི་ཡིན།</t>
   </si>
   <si>
     <t>日本の東京出身です。</t>
   </si>
   <si>
     <t>I'm from Tokyo, Japan.</t>
   </si>
   <si>
-    <t>/nyəhoŋ tʰookyʰoo=gə yən/</t>
+    <t xml:space="preserve">/nyəhoŋ tʰookyʰoo=gə yən/ </t>
   </si>
   <si>
     <t>ཁྱོ།</t>
   </si>
   <si>
     <t>あなたは？</t>
   </si>
   <si>
     <t>And you?</t>
   </si>
   <si>
-    <t>/kyʰo/(↗︎)</t>
+    <t xml:space="preserve">/kyʰo/(↗︎) </t>
   </si>
   <si>
     <t>ང་མཚོ་ལྷོ་གི་ཡིན།</t>
   </si>
   <si>
     <t>私は海南（州）出身です。</t>
   </si>
   <si>
     <t>I'm from Hainan (province).</t>
   </si>
   <si>
     <t>/ŋa mtsʰolho=gə yən/</t>
   </si>
   <si>
     <t>མཚོ་ལྷོ་གང་གི་ཡིན།</t>
   </si>
   <si>
     <t>海南（州）のどちらですか？</t>
   </si>
   <si>
     <t>Which part of Hainan?</t>
   </si>
   <si>
     <t>/mtsʰolho kaŋ=ngə yən/</t>
   </si>