--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -119,51 +119,51 @@
   <si>
     <t>/kyʰo gɛrgan ə-yən/</t>
   </si>
   <si>
     <t>མིན། ང་དགེ་རྒན་མིན། སློབ་མ་ཡིན།</t>
   </si>
   <si>
     <t>違います。私は先生ではありません。学生です。</t>
   </si>
   <si>
     <t>No, I'm not a teacher. I'm a student.</t>
   </si>
   <si>
     <t>/mən/ /ŋa gɛrgan mən/ /lhopma yən/</t>
   </si>
   <si>
     <t>མུར་རྒི་མྱིང་ང་།</t>
   </si>
   <si>
     <t>彼女の名前は？</t>
   </si>
   <si>
     <t>What's her name?</t>
   </si>
   <si>
-    <t>/mərgə nyaŋ=ŋa/(↗︎)</t>
+    <t xml:space="preserve">/mərgə nyaŋ=ŋa/(↗︎) </t>
   </si>
   <si>
     <t>མུར་རྒི་མྱིང་ང་ཚེ་རིང་སྒྲོལ་མ་ཟེར་ནི་རེད།（またはབཟེ་ནི་རེད།）</t>
   </si>
   <si>
     <t>彼女の名前はツェラン・ドルマと言います。</t>
   </si>
   <si>
     <t>Her name is Tsering Dolma.</t>
   </si>
   <si>
     <t>/mərgə nyaŋ=ŋa tsʰɛraŋ drolma sɛr=nərɛ/</t>
   </si>
   <si>
     <t>མུར་རྒེ་ངའི་བཟང་ས་ཡིན།</t>
   </si>
   <si>
     <t>彼女は私の親友です。</t>
   </si>
   <si>
     <t>She is my best friend.</t>
   </si>
   <si>
     <t>/mərgɛ ŋə bzaŋsʰa yən/</t>
   </si>
@@ -257,54 +257,54 @@
   <si>
     <t>/sɛr=a/</t>
   </si>
   <si>
     <t>~ཟེར།</t>
   </si>
   <si>
     <t>言う（未完了形）</t>
   </si>
   <si>
     <t>say (imperfect)</t>
   </si>
   <si>
     <t>/sɛr/</t>
   </si>
   <si>
     <t>~=ར།</t>
   </si>
   <si>
     <t>ウチの事態を表す助動詞 /=a/</t>
   </si>
   <si>
     <t>an auxiliary verb that describes our situation /=a/</t>
   </si>
   <si>
-    <t>/=a/ 未来，現在の状態，過去の状態などを表す。動詞の末尾の音によって形が替わる。詳しくはXX課を参照</t>
-[...2 lines deleted...]
-    <t>/=a/ expresses future tense, present state or past state. It changes its form according to the final sound of the verb. See lesson XX for detail.</t>
+    <t>/=a/ 未来，現在の状態，過去の状態などを表す。動詞の末尾の音によって形が替わる。詳しくは14課を参照</t>
+  </si>
+  <si>
+    <t>/=a/ expresses future tense, present state or past state. It changes its form according to the final sound of the verb. See lesson 14 for detail.</t>
   </si>
   <si>
     <t>ཁྱོའི།</t>
   </si>
   <si>
     <t>あなたの</t>
   </si>
   <si>
     <t>your</t>
   </si>
   <si>
     <t>/kyʰu/</t>
   </si>
   <si>
     <t>རྣམ་རྒྱལ་འཚོ།</t>
   </si>
   <si>
     <t>ナムギャルツォ（女性の名前）</t>
   </si>
   <si>
     <t>Namgyaltso (female name)</t>
   </si>
   <si>
     <t>/rnamrgyalntsʰo/</t>
   </si>
@@ -377,54 +377,54 @@
   <si>
     <t>Tsering Dolma (female name)</t>
   </si>
   <si>
     <t>/tsʰɛraŋ drolma/</t>
   </si>
   <si>
     <t>ཟེར་ནི་རེད།</t>
   </si>
   <si>
     <t>（〜と）言います（ソト）</t>
   </si>
   <si>
     <t>(It) is said ~ (Other)</t>
   </si>
   <si>
     <t>/sɛr=nərɛ/</t>
   </si>
   <si>
     <t>~=ནི་རེད།</t>
   </si>
   <si>
     <t>「説明」（ソト）を表す助動詞</t>
   </si>
   <si>
-    <t>/=nərɛ/ 詳しくはXX課を参照</t>
-[...2 lines deleted...]
-    <t>/=nərɛ/ See lesson XX for details</t>
+    <t>/=nərɛ/ 詳しくは16課を参照</t>
+  </si>
+  <si>
+    <t>/=nərɛ/ See lesson 16 for details</t>
   </si>
   <si>
     <t>བཟང་ས།</t>
   </si>
   <si>
     <t>親友，友人</t>
   </si>
   <si>
     <t>auxiliary expressing "explanation" (Other)</t>
   </si>
   <si>
     <t>/bzaŋsʰa/</t>
   </si>
   <si>
     <t>あなたの名前は何と言いますか。</t>
   </si>
   <si>
     <t>What is your name?</t>
   </si>
   <si>
     <t>ངའི་མྱིང་ང ~ ཟེར་ར།</t>
   </si>
   <si>
     <t>私の名前は〜と言います。</t>
   </si>